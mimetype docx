--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives and opportunities with multisubband plasmonics</w:t>
+                <w:t xml:space="preserve">Influence of dynamic morphological modifications of atom probe specimens on the intensity of their photoluminescence spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Montes Bajo</w:t>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Chauveau</w:t>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vasanelli</w:t>
+                <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Delteil</w:t>
+                <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Todorov</w:t>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 134 (1), pp.010901. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (6), pp.1633-1643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0152527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.483713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157005v1</w:t>
+                <w:t xml:space="preserve">hal-04191666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dynamic morphological modifications of atom probe specimens on the intensity of their photoluminescence spectra</w:t>
+                <w:t xml:space="preserve">Perspectives and opportunities with multisubband plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Weikum</w:t>
+                <w:t xml:space="preserve">M. Montes Bajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+                <w:t xml:space="preserve">J.-M. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Beainy</w:t>
+                <w:t xml:space="preserve">A. Vasanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
+                <w:t xml:space="preserve">A. Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hugues</w:t>
+                <w:t xml:space="preserve">Y. Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (6), pp.1633-1643. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (1), pp.010901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.483713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0152527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191666v1</w:t>
+                <w:t xml:space="preserve">hal-04157005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced structural modifications in ZnS nanowires via physical state of catalyst: Highlights of 15R crystal phase</w:t>
               </w:r>
@@ -1438,51 +1438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of interface phonon-polaritons for the alloy determination in ZnO/(Zn,Mg)O multiple quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montes Bajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tamayo-Arriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1732,51 +1732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borislav Hinkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,51 +1983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,563 +2500,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ga-doping of nonpolar m-plane ZnMgO with high Mg contents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Lefebvre</w:t>
+                <w:t xml:space="preserve">Intersubband plasmons induced negative refraction at mid-IR frequency in heterostructured semiconductor metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kurtz</w:t>
+                <w:t xml:space="preserve">Massimo Giudici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vasanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Tamayo-Arriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.06.298⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1092, pp.012034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1092/1/012034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409372v1</w:t>
+                <w:t xml:space="preserve">hal-03561532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisubband Plasmons in Doped Zn O Quantum Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julen Tamayo-Arriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ulloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Biavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.024005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersubband plasmons induced negative refraction at mid-IR frequency in heterostructured semiconductor metamaterials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved photoluminescence investigation of (Mg, Zn) O alloy growth on a non-polar plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Vasanelli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Jassim Mohammed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1092/1/012034⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561532v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoluminescence investigation of (Mg, Zn) O alloy growth on a non-polar plane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+                <w:t xml:space="preserve">Ga-doping of nonpolar m-plane ZnMgO with high Mg contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 116, pp.105-113. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 766, pp.436-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.06.298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827268v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking the Intersubband Selection Rules for Absorption with Zn O Quantum Wells: Light Polarization Sensitivity under Normal Incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montes Bajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tamayo-Arriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3265,308 +3265,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short infrared wavelength quantum cascade detectors based on m-plane ZnO/ZnMgO quantum wells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of exciton complexes in non polar ZnO (Zn, Mg) O A-plane quantum well.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Jassim Mohammed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5058120⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Superlattices and Microstructures, 120, pp.410-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.05.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099819v1</w:t>
+                <w:t xml:space="preserve">hal-01904849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of exciton complexes in non polar ZnO (Zn, Mg) O A-plane quantum well.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Short infrared wavelength quantum cascade detectors based on m-plane ZnO/ZnMgO quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borislav Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pirotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Superlattices and Microstructures, 120, pp.410-418. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (251104), pp.251104-1 - 251104-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.05.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5058120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904849v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoepitaxy of non-polar ZnO/(Zn,Mg)O multi-quantum wells: From a precise growth control to the observation of intersubband transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Biavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4204,51 +4204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of basal stacking faults in nonpolar wurtzite films epitaxially grown on sapphire substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vennéguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bougrioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4436,325 +4436,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton radiative properties in nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
+                <w:t xml:space="preserve">Low temperature reflectivity study of ZnO/(Zn,Mg)O quantum wells grown on M-plane ZnO substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.165312. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.101913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3565969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633192v1</w:t>
+                <w:t xml:space="preserve">hal-00553820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature reflectivity study of ZnO/(Zn,Mg)O quantum wells grown on M-plane ZnO substrates</w:t>
+                <w:t xml:space="preserve">Exciton radiative properties in nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Alexey Kavokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 98, pp.101913. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.165312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3565969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553820v2</w:t>
+                <w:t xml:space="preserve">hal-00633192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Non-Radiative Processes in InAs/(Ga,In)(N,As) Quantum Dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirja Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4896,51 +4896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Miguel-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (8), pp.1047-1052. </w:t>
@@ -4990,51 +4990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale analysis of the In and N spatial redistribution upon annealing of GaInNAs quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5101,303 +5101,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaInNAs/GaAs quantum wells grown by molecular-beam epitaxy emitting above 1.5 μm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of MBE growth conditions on the quality of InAlAs/InGaAs metamorphic HEMTs on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Pinault</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ydir Androussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1563062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 251, pp.822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(02)02316-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327186v1</w:t>
+                <w:t xml:space="preserve">hal-00018494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of MBE growth conditions on the quality of InAlAs/InGaAs metamorphic HEMTs on GaAs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GaInNAs/GaAs quantum wells grown by molecular-beam epitaxy emitting above 1.5 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Ploog</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(02)02316-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (12), pp.1845-1847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1563062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00018494v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal reorganization upon annealing of GaInNAs quantum wells with large In and N content grown by molecular beam epitaxy.</w:t>
               </w:r>
@@ -5422,64 +5422,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Ulloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 94 (4), pp.2319 - 2324. </w:t>
@@ -5517,90 +5517,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between the growth temperature, microstructure, and optical properties of GaInNAs quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Ploog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6318,51 +6318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6590,51 +6590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Schrenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t>
@@ -6806,103 +6806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short infrared wavelength quantum cascade detectors based on non-polar ZnO/ZnMgO quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borislav Hinkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pirotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. </w:t>
@@ -7065,77 +7065,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic optical properties of a homoepitaxial (Zn, Mg)O/ZnO quantum well grown on a-plane ZnO substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Jassim Mohammed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSICA STATUS SOLIDI C: CURRENT TOPICS IN SOLID STATE PHYSICS, VOL 13 NO 7-9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.598-601, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7181,103 +7181,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved photuminescence spectroscopy investigations of nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE-OPTO-Photonic West. "Oxyde-based Materials and Devices".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
@@ -7319,90 +7319,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigation of non polar ZnO/(Zn,Mg)O quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Berlin, Germany. pp.1225, </w:t>
@@ -7465,90 +7465,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigations of non-polar homo-epitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque National ZnO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t>
@@ -7702,103 +7702,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of growth conditions on the structural, optical and electrical quality of MBE grown InAlAs/InGaAs metamorphic HEMTs on GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydir Androussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Molecular Bean Epitaxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, San Francisco, CA, United States. pp.822-826, </w:t>
@@ -8797,51 +8797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Rim Park" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Chi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Mo Koo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.110003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ingl&#233;s&#8208;cerrillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iba&#241;ez&#8208;romero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajveer Fandan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pedr&#243;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Biavan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157005v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes Bajo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chauveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasanelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delteil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Todorov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Amiri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-021-3487-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cantelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carl&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR06099F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738020v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12142323" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Synhaivskyi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00926" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tamayo-Arriola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Biavan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez Castellano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150816" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nephi Temahuki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stenger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said S. Hassani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044373" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Hinkov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Hoang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Strasser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abdd07" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deparis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab991a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Meng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Tamayo-Arriola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montes Bajo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Torres-Pardo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.054007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hierro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.117401" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurtz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.298" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ulloa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.024005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Giudici" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1092/1/012034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827268v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jassim Mohammed Ali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.02.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409348v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ulloa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennegues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.034022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cossuet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomassin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099819v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jollivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058120" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.067" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jollivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003146" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brochen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Santailler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Obrecht" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafossas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977506" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510268" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSKZ9WP8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kuznetsova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V. Calman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Butov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003667" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougrioua" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiankai Zhu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768686" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morhain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4751857" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329113v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ulloa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hierro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miguel-Sanchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guzman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/21/8/011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W9F1V3RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Ploog" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1690108" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Pinault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1563062" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018494v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydir Androussi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)02316-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL98WKWH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327145v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1591416" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327216v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1577393" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158436v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chauveau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dipersio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158227v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467026v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471920v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3063780" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04735327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dieulesaint" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186330v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409434v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Huu Hoang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Winter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Schrenk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873105" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409439v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Ulloa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509524" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880435v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507768" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070996v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Br&#233;mond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Sartel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429048v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510238" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SP9QFHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309700v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teisseire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La&#252;gt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146110v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MBE.2002.1037764" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158438v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Androussi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hassani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760914v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacob" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807284v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fournet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mouton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ricciardetto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601308v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132383v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaknoune" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Rim Park" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Chi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Mo Koo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.110003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ingl&#233;s&#8208;cerrillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iba&#241;ez&#8208;romero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajveer Fandan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pedr&#243;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Biavan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes Bajo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chauveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasanelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delteil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Todorov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152527" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Amiri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-021-3487-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cantelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carl&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR06099F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738020v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12142323" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Synhaivskyi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00926" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tamayo-Arriola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Biavan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez Castellano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150816" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nephi Temahuki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stenger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said S. Hassani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044373" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Hinkov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Hoang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Strasser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abdd07" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deparis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab991a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Meng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Tamayo-Arriola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montes Bajo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Torres-Pardo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.054007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hierro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.117401" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561532v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Giudici" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1092/1/012034" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ulloa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.024005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jassim Mohammed Ali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.02.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409372v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurtz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.298" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409348v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ulloa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennegues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.034022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cossuet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomassin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904849v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.067" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jollivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058120" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jollivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003146" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brochen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Santailler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Obrecht" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafossas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977506" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510268" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSKZ9WP8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kuznetsova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V. Calman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Butov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003667" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougrioua" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiankai Zhu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768686" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morhain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4751857" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329113v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ulloa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hierro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miguel-Sanchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guzman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/21/8/011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W9F1V3RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Ploog" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1690108" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018494v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydir Androussi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)02316-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL98WKWH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Pinault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1563062" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327145v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1591416" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327216v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1577393" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158436v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chauveau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dipersio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158227v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467026v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471920v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3063780" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04735327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dieulesaint" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186330v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409434v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Huu Hoang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Winter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Schrenk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873105" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409439v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Ulloa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509524" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880435v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507768" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070996v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Br&#233;mond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Sartel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429048v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510238" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SP9QFHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309700v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teisseire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La&#252;gt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146110v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MBE.2002.1037764" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158438v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Androussi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hassani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760914v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacob" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807284v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fournet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mouton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ricciardetto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601308v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132383v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaknoune" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>