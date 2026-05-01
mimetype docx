--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -66,7906 +66,2117 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
-[...5787 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Effects of Polarity and Doping on the UV Photocatalysis of ZnO Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Nanosciences &amp; Nanotechnologies (NN25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV photocatalysis of ZnO nanowires: the issues of polarity and doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UV and Higher Energy Photonics: From Materials to Applications 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, San Diego, United States. pp.20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3063780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal architecture for enhancing the photocatalytic activity of ZnO nanowire arrays using a direct comparison with ZnO single crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+                <w:t xml:space="preserve">Crystal phase selection in semiconductor nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Crystal Growth and Epitaxy (ICCGE-20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735327v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal phase selection in semiconductor nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+                <w:t xml:space="preserve">Optimal architecture for enhancing the photocatalytic activity of ZnO nanowire arrays using a direct comparison with ZnO single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dieulesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Crystal Growth and Epitaxy (ICCGE-20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Naples, Italy</w:t>
+              <w:t xml:space="preserve">C'Nano 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186330v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Photonic Atom Probe allowing for super-resolution photoluminescence spectroscopy and contactless optical piezo-spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoelectronic Devices Based on ZnO/ZnMgO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borislav Hinkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanh Huu Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Schrenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8873105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersubband absorption at normal incidence by m-plane ZnO/MgZnO quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Hierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julen Tamayo-Arriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maria Ulloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Biavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxide-based Materials and Devices X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.80, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2509524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short infrared wavelength quantum cascade detectors based on non-polar ZnO/ZnMgO quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borislav Hinkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pirotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2507768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement considerations on doping profiles by scanning probe microscopy on semiconductor nanowires and nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic optical properties of a homoepitaxial (Zn, Mg)O/ZnO quantum well grown on a-plane ZnO substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Jassim Mohammed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSICA STATUS SOLIDI C: CURRENT TOPICS IN SOLID STATE PHYSICS, VOL 13 NO 7-9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.598-601, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssc.201510238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved photuminescence spectroscopy investigations of nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE-OPTO-Photonic West. "Oxyde-based Materials and Devices".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigation of non polar ZnO/(Zn,Mg)O quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Berlin, Germany. pp.1225, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssc.201100263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigations of non-polar homo-epitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque National ZnO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar and non-polar ZnO/ZnMgO quantum well heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laügt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Blue Lasers and Light Emitting Diodes – ISBLLED06.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of growth conditions on the structural, optical and electrical quality of MBE grown InAlAs/InGaAs metamorphic HEMTs on GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydir Androussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Molecular Bean Epitaxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, San Francisco, CA, United States. pp.822-826, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MBE.2002.1037764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hétérostructures AlInAs/GaInAs/GaAs métamorphiques : étude de la relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Androussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dipersio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7975,674 +2186,6463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Ga2O3 thin films homoepitaxially grown on (010), (-201), and (001) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyu Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du GDR MATEPI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of different exposed surfaces of ZnO single crystals and nanowires on photocatalytic activity and processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of oxygen content on p-type electrical conductivity in β-Ga&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se-Rim Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyu Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Mo Koo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.110003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.110003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Type I Hyperbolic Metamaterial Driven by Phonons onZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Inglés‐cerrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ibañez‐romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajveer Fandan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pedrós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202501095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Photonic Atom Probe Study of Thermal Effects at the Nanosecond and Nanometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subodh K. Gautam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c01289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of dynamic morphological modifications of atom probe specimens on the intensity of their photoluminescence spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (6), pp.1633-1643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.483713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives and opportunities with multisubband plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vasanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (1), pp.010901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0152527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Induced structural modifications in ZnS nanowires via physical state of catalyst: Highlights of 15R crystal phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.377-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-021-3487-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the electrical activity of individual ZnO nanowires thermally annealed in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.1125-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1na00860a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ analysis of the nucleation of O-and Zn-polar ZnO nanowires using synchrotron-based X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carlá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.680-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR06099F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOCVD growth and structural properties of ZnS nanowires: a case study of polytypism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (14), pp.2323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12142323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738020v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of interface phonon-polaritons for the alloy determination in ZnO/(Zn,Mg)O multiple quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martínez Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 567, pp.150816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification by deuterium diffusion of a nitrogen-related deep donor preventing the p-type doping of ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nephi Temahuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said S. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0044373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etching of m-plane Zn(Mg)O epitaxial films and its impact on surface leakage currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borislav Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gottfried Strasser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (3), pp.035023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/abdd07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of Piezoelectric Potential and Screening Effect in Single Highly Doped ZnO:Ga and ZnO:Al Nanowires by Advanced Scanning Probe Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Synhaivskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaffuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (28), pp.15373-15383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why is it difficult to grow spontaneous ZnO nanowires using molecular beam epitaxy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (38), pp.385601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab991a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of Intersubband Absorption in ZnO Coupled Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Torres-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.054007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical Phase Transition in Semiconductor Quantum Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Hierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (11), pp.117401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.117401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical Phase Transition in Semiconductor Quantum Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Hierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.117401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-resolved photoluminescence investigation of (Mg, Zn) O alloy growth on a non-polar plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Jassim Mohammed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intersubband plasmons induced negative refraction at mid-IR frequency in heterostructured semiconductor metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Giudici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vasanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1092, pp.012034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1092/1/012034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multisubband Plasmons in Doped Zn O Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.024005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ga-doping of nonpolar m-plane ZnMgO with high Mg contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 766, pp.436-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.06.298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking the Intersubband Selection Rules for Absorption with Zn O Quantum Wells: Light Polarization Sensitivity under Normal Incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vennegues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.034022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-ordered ZnO nanowires with controllable inclination on semipolar ZnO surfaces by chemical bath deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (47), pp.475601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short infrared wavelength quantum cascade detectors based on m-plane ZnO/ZnMgO quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borislav Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pirotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (251104), pp.251104-1 - 251104-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5058120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of exciton complexes in non polar ZnO (Zn, Mg) O A-plane quantum well.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Jassim Mohammed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Superlattices and Microstructures, 120, pp.410-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.05.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homoepitaxy of non-polar ZnO/(Zn,Mg)O multi-quantum wells: From a precise growth control to the observation of intersubband transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (23), pp.034022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5003146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-metal to metal transition in n-type ZnO single crystal materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brochen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Santailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lafossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (9), pp.095704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4977506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of carrier concentration in ZnO nanowires by scanning capacitance microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (7-9), pp.576-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201510268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport of indirect excitons in ZnO quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peristera Andreakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric V. Calman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. V. Butov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (15), pp.3667-3670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.003667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donor and acceptor levels in ZnO homoepitaxial thin films grown by molecular beam epitaxy and doped with plasma-activated nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Tainoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.122104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4751857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the origin of basal stacking faults in nonpolar wurtzite films epitaxially grown on sapphire substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bougrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiankai Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (11), pp.113518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4768686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exciton radiative properties in nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kavokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.165312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low temperature reflectivity study of ZnO/(Zn,Mg)O quantum wells grown on M-plane ZnO substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.101913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3565969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553820v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of Non-Radiative Processes in InAs/(Ga,In)(N,As) Quantum Dots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirja Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (4L), pp.L317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.46.L317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlation between quantum well morphology, carrier localization and electronic properties of GaInNAs/GaAs light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Miguel-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (8), pp.1047-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/21/8/011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoscale analysis of the In and N spatial redistribution upon annealing of GaInNAs quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Ploog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (14), pp.2503 - 2505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1690108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of MBE growth conditions on the quality of InAlAs/InGaAs metamorphic HEMTs on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ydir Androussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 251, pp.822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(02)02316-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GaInNAs/GaAs quantum wells grown by molecular-beam epitaxy emitting above 1.5 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Ploog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (12), pp.1845-1847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1563062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystal reorganization upon annealing of GaInNAs quantum wells with large In and N content grown by molecular beam epitaxy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 94 (4), pp.2319 - 2324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1591416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interplay between the growth temperature, microstructure, and optical properties of GaInNAs quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Ploog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (20), pp.3451-3453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1577393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04760914v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface morphology and strain relaxation of InAlAs buffer layers grown lattice mismatched on GaAs with inverse steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dipersio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 166, pp.442-445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of In0.33Al0.67As/In0.34Ga0.66As on GaAs metamorphic high electron mobility transistors grown by molecular beam epitaxy with normal and inverse step on linear graded buffer layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dipersio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 18, pp.2513-2517</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-Propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CHAUVEAU Jean-Michel; FOURNET Jean-Luc; MOUTON Jean-Michel; RICCIARDETTO Antonio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Curiosité d'Égypte. Entre quête de soi et découverte de l'autre de l'Antiquité à l'époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, École Pratique des Hautes Études, pp.7-9, 2020, Hautes études du monde gréco-romain, 978-2-600-05748-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metamorphic InAIAs/InGaAs HEMTs : material properties and device performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CAI W.Z. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III-V semiconductor heterostructures : physics and devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Signpost, Kerala, India, pp.111-138, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curiosité d’Égypte. Entre quête de soi et découverte de l’autre, de l’Antiquité à l’époque contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ricciardetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz, 59, 2020, Hautes Etudes du monde gréco-romain, 978-2-600-05748-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03807284v1</w:t>
-              </w:r>
-[...254 lines deleted...]
-                <w:t xml:space="preserve">hal-00132383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8797,51 +8797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Rim Park" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Chi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Mo Koo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.110003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ingl&#233;s&#8208;cerrillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iba&#241;ez&#8208;romero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajveer Fandan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pedr&#243;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Biavan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes Bajo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chauveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasanelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delteil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Todorov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152527" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Amiri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-021-3487-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cantelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carl&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR06099F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738020v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12142323" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Synhaivskyi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00926" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tamayo-Arriola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Biavan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez Castellano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150816" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nephi Temahuki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stenger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said S. Hassani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044373" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Hinkov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Hoang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Strasser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abdd07" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deparis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab991a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Meng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Tamayo-Arriola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montes Bajo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Torres-Pardo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.054007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hierro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.117401" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561532v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Giudici" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1092/1/012034" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ulloa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.024005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jassim Mohammed Ali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.02.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409372v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurtz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.298" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409348v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ulloa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennegues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.034022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cossuet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomassin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904849v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.067" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jollivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058120" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jollivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003146" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brochen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Santailler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Obrecht" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafossas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977506" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510268" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSKZ9WP8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kuznetsova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V. Calman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Butov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003667" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougrioua" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiankai Zhu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768686" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morhain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4751857" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329113v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ulloa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hierro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miguel-Sanchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guzman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/21/8/011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W9F1V3RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Ploog" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1690108" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018494v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydir Androussi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)02316-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL98WKWH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Pinault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1563062" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327145v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1591416" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327216v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1577393" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158436v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chauveau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dipersio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158227v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467026v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471920v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3063780" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04735327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dieulesaint" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186330v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409434v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Huu Hoang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Winter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Schrenk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873105" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409439v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Ulloa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509524" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880435v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507768" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070996v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Br&#233;mond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Sartel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429048v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510238" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SP9QFHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309700v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teisseire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La&#252;gt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146110v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MBE.2002.1037764" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158438v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Androussi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hassani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760914v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacob" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807284v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fournet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mouton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ricciardetto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601308v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132383v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaknoune" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3063780" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04735327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dieulesaint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Hinkov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Huu Hoang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Winter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Schrenk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hierro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montes Bajo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Tamayo-Arriola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Ulloa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Biavan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509524" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jollivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507768" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Br&#233;mond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Sartel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jassim Mohammed Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510238" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SP9QFHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morhain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teisseire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La&#252;gt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydir Androussi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MBE.2002.1037764" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chauveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Androussi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dipersio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hassani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Chi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacob" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Rim Park" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Mo Koo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.110003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ingl&#233;s&#8208;cerrillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iba&#241;ez&#8208;romero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajveer Fandan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pedr&#243;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501095" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes Bajo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chauveau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasanelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delteil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Todorov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152527" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Amiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-021-3487-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cantelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carl&#225;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR06099F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738020v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12142323" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423396v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tamayo-Arriola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Biavan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez Castellano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150816" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nephi Temahuki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stenger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said S. Hassani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044373" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Hoang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Strasser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abdd07" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Synhaivskyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00926" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deparis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab991a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346352v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Meng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Torres-Pardo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.054007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559925v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.117401" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409408v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.02.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Giudici" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1092/1/012034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ulloa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.024005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurtz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.298" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409348v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ulloa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennegues" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.034022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012543v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cossuet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomassin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099819v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058120" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.067" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311087v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jollivet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003146" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006774v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brochen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Santailler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Obrecht" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafossas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977506" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073118v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510268" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSKZ9WP8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181619v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kuznetsova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V. Calman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Butov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003667" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4751857" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougrioua" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiankai Zhu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768686" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329113v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ulloa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hierro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miguel-Sanchez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guzman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/21/8/011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W9F1V3RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327645v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Ploog" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1690108" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018494v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)02316-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL98WKWH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327186v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Pinault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1563062" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327145v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1591416" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327216v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1577393" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158436v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158227v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601308v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fournet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mouton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132383v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaknoune" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807284v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ricciardetto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>