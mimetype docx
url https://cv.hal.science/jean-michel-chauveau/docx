--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -100,286 +100,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Effects of Polarity and Doping on the UV Photocatalysis of ZnO Nanowires</w:t>
+                <w:t xml:space="preserve">UV photocatalysis of ZnO nanowires: the issues of polarity and doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Roussel</w:t>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Nanosciences &amp; Nanotechnologies (NN25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UV and Higher Energy Photonics: From Materials to Applications 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, San Diego, United States. pp.20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3063780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467026v1</w:t>
+                <w:t xml:space="preserve">hal-05471920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV photocatalysis of ZnO nanowires: the issues of polarity and doping</w:t>
+                <w:t xml:space="preserve">Critical Effects of Polarity and Doping on the UV Photocatalysis of ZnO Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UV and Higher Energy Photonics: From Materials to Applications 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd International Conference on Nanosciences &amp; Nanotechnologies (NN25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471920v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal phase selection in semiconductor nanowires</w:t>
               </w:r>
@@ -2139,223 +2139,6012 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Type I Hyperbolic Metamaterial Driven by Phonons onZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Inglés‐cerrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ibañez‐romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajveer Fandan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pedrós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202501095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of oxygen content on p-type electrical conductivity in β-Ga&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se-Rim Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyu Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Mo Koo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.110003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.110003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Photonic Atom Probe Study of Thermal Effects at the Nanosecond and Nanometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subodh K. Gautam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c01289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives and opportunities with multisubband plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vasanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (1), pp.010901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0152527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of dynamic morphological modifications of atom probe specimens on the intensity of their photoluminescence spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (6), pp.1633-1643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.483713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Induced structural modifications in ZnS nanowires via physical state of catalyst: Highlights of 15R crystal phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.377-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-021-3487-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the electrical activity of individual ZnO nanowires thermally annealed in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.1125-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1na00860a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ analysis of the nucleation of O-and Zn-polar ZnO nanowires using synchrotron-based X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carlá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.680-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR06099F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOCVD growth and structural properties of ZnS nanowires: a case study of polytypism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (14), pp.2323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12142323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738020v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of Piezoelectric Potential and Screening Effect in Single Highly Doped ZnO:Ga and ZnO:Al Nanowires by Advanced Scanning Probe Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Synhaivskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaffuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (28), pp.15373-15383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification by deuterium diffusion of a nitrogen-related deep donor preventing the p-type doping of ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nephi Temahuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said S. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0044373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of interface phonon-polaritons for the alloy determination in ZnO/(Zn,Mg)O multiple quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martínez Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 567, pp.150816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etching of m-plane Zn(Mg)O epitaxial films and its impact on surface leakage currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borislav Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gottfried Strasser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (3), pp.035023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/abdd07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why is it difficult to grow spontaneous ZnO nanowires using molecular beam epitaxy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (38), pp.385601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab991a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of Intersubband Absorption in ZnO Coupled Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Torres-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.054007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical Phase Transition in Semiconductor Quantum Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Hierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (11), pp.117401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.117401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical Phase Transition in Semiconductor Quantum Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Hierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.117401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-resolved photoluminescence investigation of (Mg, Zn) O alloy growth on a non-polar plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Jassim Mohammed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ga-doping of nonpolar m-plane ZnMgO with high Mg contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 766, pp.436-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.06.298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intersubband plasmons induced negative refraction at mid-IR frequency in heterostructured semiconductor metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Giudici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vasanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1092, pp.012034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1092/1/012034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multisubband Plasmons in Doped Zn O Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.024005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking the Intersubband Selection Rules for Absorption with Zn O Quantum Wells: Light Polarization Sensitivity under Normal Incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vennegues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.034022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-ordered ZnO nanowires with controllable inclination on semipolar ZnO surfaces by chemical bath deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (47), pp.475601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short infrared wavelength quantum cascade detectors based on m-plane ZnO/ZnMgO quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borislav Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pirotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (251104), pp.251104-1 - 251104-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5058120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of exciton complexes in non polar ZnO (Zn, Mg) O A-plane quantum well.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Jassim Mohammed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Superlattices and Microstructures, 120, pp.410-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.05.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homoepitaxy of non-polar ZnO/(Zn,Mg)O multi-quantum wells: From a precise growth control to the observation of intersubband transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Biavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Tamayo-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (23), pp.034022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5003146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-metal to metal transition in n-type ZnO single crystal materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brochen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Santailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lafossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (9), pp.095704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4977506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of carrier concentration in ZnO nanowires by scanning capacitance microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (7-9), pp.576-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201510268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport of indirect excitons in ZnO quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peristera Andreakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric V. Calman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. V. Butov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (15), pp.3667-3670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.003667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the origin of basal stacking faults in nonpolar wurtzite films epitaxially grown on sapphire substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bougrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiankai Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (11), pp.113518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4768686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donor and acceptor levels in ZnO homoepitaxial thin films grown by molecular beam epitaxy and doped with plasma-activated nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Tainoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.122104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4751857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exciton radiative properties in nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kavokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.165312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low temperature reflectivity study of ZnO/(Zn,Mg)O quantum wells grown on M-plane ZnO substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.101913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3565969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553820v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of Non-Radiative Processes in InAs/(Ga,In)(N,As) Quantum Dots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirja Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (4L), pp.L317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.46.L317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlation between quantum well morphology, carrier localization and electronic properties of GaInNAs/GaAs light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Miguel-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (8), pp.1047-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/21/8/011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoscale analysis of the In and N spatial redistribution upon annealing of GaInNAs quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Ploog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (14), pp.2503 - 2505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1690108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of MBE growth conditions on the quality of InAlAs/InGaAs metamorphic HEMTs on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ydir Androussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 251, pp.822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(02)02316-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GaInNAs/GaAs quantum wells grown by molecular-beam epitaxy emitting above 1.5 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Ploog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (12), pp.1845-1847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1563062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystal reorganization upon annealing of GaInNAs quantum wells with large In and N content grown by molecular beam epitaxy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 94 (4), pp.2319 - 2324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1591416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interplay between the growth temperature, microstructure, and optical properties of GaInNAs quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Ploog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (20), pp.3451-3453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1577393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface morphology and strain relaxation of InAlAs buffer layers grown lattice mismatched on GaAs with inverse steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dipersio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 166, pp.442-445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of In0.33Al0.67As/In0.34Ga0.66As on GaAs metamorphic high electron mobility transistors grown by molecular beam epitaxy with normal and inverse step on linear graded buffer layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dipersio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 18, pp.2513-2517</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Ga2O3 thin films homoepitaxially grown on (010), (-201), and (001) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyu Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du GDR MATEPI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of different exposed surfaces of ZnO single crystals and nanowires on photocatalytic activity and processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2364,5944 +8153,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen content on p-type electrical conductivity in β-Ga&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; films</w:t>
-[...324 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curiosité d’Égypte. Entre quête de soi et découverte de l’autre, de l’Antiquité à l’époque contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...5395 lines deleted...]
-                <w:t xml:space="preserve">hal-00158227v1</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ricciardetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 59, 2020, Hautes Etudes du monde gréco-romain, 978-2-600-05748-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03807284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-Propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8334,315 +8467,182 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CHAUVEAU Jean-Michel; FOURNET Jean-Luc; MOUTON Jean-Michel; RICCIARDETTO Antonio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Curiosité d'Égypte. Entre quête de soi et découverte de l'autre de l'Antiquité à l'époque contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, École Pratique des Hautes Études, pp.7-9, 2020, Hautes études du monde gréco-romain, 978-2-600-05748-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic InAIAs/InGaAs HEMTs : material properties and device performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CAI W.Z. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III-V semiconductor heterostructures : physics and devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, Kerala, India, pp.111-138, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132383v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">halshs-03807284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8797,51 +8797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3063780" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04735327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dieulesaint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Hinkov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Huu Hoang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Winter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Schrenk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hierro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montes Bajo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Tamayo-Arriola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Ulloa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Biavan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509524" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jollivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507768" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Br&#233;mond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Sartel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jassim Mohammed Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510238" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SP9QFHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morhain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teisseire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La&#252;gt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydir Androussi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MBE.2002.1037764" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chauveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Androussi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dipersio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hassani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Chi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacob" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Rim Park" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Mo Koo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.110003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ingl&#233;s&#8208;cerrillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iba&#241;ez&#8208;romero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajveer Fandan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pedr&#243;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501095" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes Bajo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chauveau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasanelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delteil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Todorov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152527" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Amiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-021-3487-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cantelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carl&#225;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR06099F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738020v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12142323" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423396v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tamayo-Arriola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Biavan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez Castellano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150816" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nephi Temahuki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stenger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said S. Hassani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044373" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Hoang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Strasser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abdd07" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Synhaivskyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00926" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deparis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab991a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346352v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Meng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Torres-Pardo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.054007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559925v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.117401" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409408v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.02.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Giudici" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1092/1/012034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ulloa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.024005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurtz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.298" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409348v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ulloa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennegues" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.034022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012543v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cossuet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomassin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099819v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058120" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.067" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311087v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jollivet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003146" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006774v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brochen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Santailler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Obrecht" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafossas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977506" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073118v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510268" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSKZ9WP8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181619v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kuznetsova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V. Calman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Butov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003667" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4751857" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougrioua" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiankai Zhu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768686" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329113v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ulloa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hierro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miguel-Sanchez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guzman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/21/8/011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W9F1V3RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327645v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Ploog" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1690108" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018494v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)02316-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL98WKWH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327186v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Pinault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1563062" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327145v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1591416" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327216v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1577393" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158436v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158227v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601308v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fournet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mouton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132383v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaknoune" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807284v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ricciardetto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3063780" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467026v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04735327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dieulesaint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Hinkov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Huu Hoang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Winter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Schrenk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hierro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montes Bajo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Tamayo-Arriola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Ulloa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Biavan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509524" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jollivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507768" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Br&#233;mond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Sartel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jassim Mohammed Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510238" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SP9QFHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morhain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teisseire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La&#252;gt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydir Androussi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MBE.2002.1037764" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chauveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Androussi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dipersio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ingl&#233;s&#8208;cerrillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iba&#241;ez&#8208;romero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajveer Fandan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pedr&#243;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501095" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Rim Park" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Chi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Mo Koo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.110003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes Bajo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chauveau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasanelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delteil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Todorov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152527" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Amiri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-021-3487-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cantelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carl&#225;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR06099F" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738020v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12142323" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Synhaivskyi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00926" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nephi Temahuki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stenger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said S. Hassani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044373" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423396v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tamayo-Arriola" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Biavan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez Castellano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150816" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423387v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Hoang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Strasser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abdd07" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915963v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deparis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab991a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Meng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Torres-Pardo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.054007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.117401" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409408v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827268v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.02.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409372v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurtz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.298" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561532v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Giudici" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1092/1/012034" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ulloa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.024005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ulloa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennegues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.034022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cossuet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomassin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099819v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058120" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311087v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jollivet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003146" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006774v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brochen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Santailler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Obrecht" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafossas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977506" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073118v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510268" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSKZ9WP8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181619v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kuznetsova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V. Calman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Butov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003667" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906733v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougrioua" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiankai Zhu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768686" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740918v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4751857" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329113v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ulloa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hierro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miguel-Sanchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guzman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/21/8/011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W9F1V3RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327645v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Ploog" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1690108" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018494v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)02316-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL98WKWH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327186v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Pinault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1563062" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327145v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1591416" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327216v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1577393" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158436v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158227v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hassani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760914v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacob" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807284v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fournet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mouton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ricciardetto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601308v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132383v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaknoune" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>