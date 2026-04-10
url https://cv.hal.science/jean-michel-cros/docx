--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1364,248 +1364,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme efficace pour les problèmes d'impact avec frottement</w:t>
+                <w:t xml:space="preserve">The bi-potential method applied for the modeling of dynamic problems with friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14 (1), pp.65-86. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (5), pp.375-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/reef.14.65-86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-005-0663-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179492v1</w:t>
+                <w:t xml:space="preserve">hal-00342921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bi-potential method applied for the modeling of dynamic problems with friction</w:t>
+                <w:t xml:space="preserve">Un algorithme efficace pour les problèmes d'impact avec frottement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 36 (5), pp.375-383. </w:t>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (1), pp.65-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-005-0663-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/reef.14.65-86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342921v1</w:t>
+                <w:t xml:space="preserve">hal-01179492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des problèmes d'impact avec dissipation d'énergie par frottement</w:t>
               </w:r>
@@ -2645,312 +2645,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of contact/impact problems between deformable bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FER/Impact: Logiciel de simulation numérique des problèmes d'impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Structural Dynamics (Eurodyn 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Structural Dynamics, Sep 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825988v1</w:t>
+                <w:t xml:space="preserve">hal-01812969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de la méthode du bi-potentiel à l'analyse des problèmes d'impact</w:t>
+                <w:t xml:space="preserve">Numerical investigation of contact/impact problems between deformable bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">6th European Conference on Structural Dynamics (Eurodyn 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Structural Dynamics, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813055v1</w:t>
+                <w:t xml:space="preserve">hal-01825988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FER/Impact: Logiciel de simulation numérique des problèmes d'impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension de la méthode du bi-potentiel à l'analyse des problèmes d'impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Magnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812969v1</w:t>
+                <w:t xml:space="preserve">hal-01813055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3175,51 +3175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8C1BEE1"/>
+    <w:nsid w:val="572974BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3406,51 +3406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-cros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2285-6921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196160529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/330148120607494790081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Alliliche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105755" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwu Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqun Guan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.04.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintang Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2008.09.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Q. Feng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2007002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2005.06.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.175-186" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.65-86" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-005-0663-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04524689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Cros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qiang Feng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuowei Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_132" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4556B5B50A00822B19174AF353276AE532917CB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03751711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10015-4_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-cros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2285-6921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196160529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/330148120607494790081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Alliliche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105755" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwu Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqun Guan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.04.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintang Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2008.09.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Q. Feng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2007002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2005.06.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.175-186" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-005-0663-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179492v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.65-86" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04524689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Cros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qiang Feng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuowei Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_132" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4556B5B50A00822B19174AF353276AE532917CB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03751711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10015-4_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>