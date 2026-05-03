--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -2645,312 +2645,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FER/Impact: Logiciel de simulation numérique des problèmes d'impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of contact/impact problems between deformable bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Magnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">6th European Conference on Structural Dynamics (Eurodyn 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Structural Dynamics, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812969v1</w:t>
+                <w:t xml:space="preserve">hal-01825988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of contact/impact problems between deformable bodies</w:t>
+                <w:t xml:space="preserve">Extension de la méthode du bi-potentiel à l'analyse des problèmes d'impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Structural Dynamics (Eurodyn 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Structural Dynamics, Sep 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825988v1</w:t>
+                <w:t xml:space="preserve">hal-01813055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de la méthode du bi-potentiel à l'analyse des problèmes d'impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FER/Impact: Logiciel de simulation numérique des problèmes d'impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813055v1</w:t>
+                <w:t xml:space="preserve">hal-01812969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3175,51 +3175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="572974BB"/>
+    <w:nsid w:val="7D155DA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3406,51 +3406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-cros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2285-6921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196160529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/330148120607494790081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Alliliche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105755" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwu Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqun Guan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.04.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintang Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2008.09.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Q. Feng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2007002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2005.06.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.175-186" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-005-0663-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179492v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.65-86" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04524689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Cros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qiang Feng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuowei Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_132" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4556B5B50A00822B19174AF353276AE532917CB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03751711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10015-4_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-cros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2285-6921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196160529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/330148120607494790081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Alliliche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105755" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwu Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqun Guan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.04.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintang Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2008.09.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Q. Feng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2007002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2005.06.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.175-186" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-005-0663-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179492v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.65-86" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04524689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Cros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qiang Feng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuowei Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_132" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4556B5B50A00822B19174AF353276AE532917CB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03751711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10015-4_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>