--- v0 (2026-03-22)
+++ v1 (2026-04-17)
@@ -278,1561 +278,1561 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’historiographie française de la République romaine : six décennies de recherche (1960-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trivium.7248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’historiographie française de la République romaine : six décennies de recherche (1960-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trivium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, », dans Trivium, 31, 2020 (https://journals.openedition.org/trivium/7248) [traduction allemande : https://journals.openedition.org/trivium/7253]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rome et l'Italie de la guerre sociale à la mort de César : une nouvelle citoyenneté. État de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96, p. 35-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Fr. De Angelis ed., Spaces of Justice in the Roman World, Columbia Studies in the Classical Tradition, Vol. 35, Brill, Leiden-Boston, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Athenaeum. Studi di letteratura e Storia dell'antichità </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102 (1), pp.278-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles de la violence dans les assemblées populaires de la République romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politica antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.11-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles de la violence dans les assemblées populaires de la République romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politica antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7381/73903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01989287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences techniques et qualification civique: l'honneur des appariteurs des magistrats romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Athenaeum. Studi di letteratura e Storia dell'antichità </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.263-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Nicolet, le métier de citoyen et les structures de l'Italie romaine,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, p. 95-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">c.r. K.-J. Hölkeskamp, Senatus Populusque Romanus, Die politische Kultur der Republik – Dimensionen und Deutungen, Stuttgart, F. Steiner, 2004.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.650-652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una repubblica in cantiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Storici. Rivista trimestrale dell’Istituto Gramsci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (2), pp.365-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tribunal du préteur : contraintes symboliques et politiques sous la République et le début de l'empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KLIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 77 (1), pp.371-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/klio.1995.77.jg.371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformisme et transgression : à propos du tribunat de la plèbe à la fin de la République romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KLIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 75, p. 219-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/klio.1993.75.75.219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scènes de composition oratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 92, pp.259-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloquentia popularis et urbanitas. Les orateurs originaires des villes italiennes à Rome à la fin de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 60 (1), pp.68-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arss.1985.2289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloquentia popularis et urbanitas. Les orateurs originaires des villes italiennes à Rome à la fin de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 60 (1), pp.68-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arss.1985.2289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloquentia popularis et conduites symboliques des orateurs à la fin de la République, problèmes d'efficacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni di storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 12, pp.171-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiorum exempla sequi : l'exemplum historique dans les discours judiciaires de Cicéron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Moyen Âge, Temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 92 (1), pp.67-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.1980.2538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dion Cassius XXXVI, 41, 1-2 [conduites symboliques et comportements exemplaires de Lucullus Acilius Glabrio et Papirius Carbo (78 et 67 a. C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/trivium.7248⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dondin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 92 (1), pp.199-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.1980.1231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 96, p. 35-52</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloquentia popularis et conduites symboliques des orateurs à la fin de la République, problèmes d'efficacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni Storici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 12, pp.171-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiorum exempla sequi : l'exemplum historique dans les discours judiciaires de Cicéron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Moyen Âge, Temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, Rhétorique et histoire. L'"exemplum" et le modèle de comportement dans le discours antique et médiéval, 92 (1), pp.67-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.1980.2538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...1135 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion civique et droit à la parole : L. Licinius Crassus, les accusateurs et les rhéteurs latins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 91 (1), pp.135-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1898,51 +1898,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre IX L'expression et les manifestations de l'auctoritas dans les rivalités politiques à la fin de la République : le témoignage de Cicéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'auctoritas à Rome. Une notion constitutive de la culture politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Michel David; Frédéric Hurlet, Sep 2018, Nanterre, France. pp.189-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1967,51 +1967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylla nomothète,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'età di Silla</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Teresa Schettino ; Giuseppe Zecchini, Mar 2017, Roma, Italie. pp.91-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2036,51 +2036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'historiographie française de la République romaine des cinquante dernières années, Cinquantenaire de la Sophau,1966-2016, regards croisés sur l'Histoire ancienne en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquentenaire de la Sophau 1966-2016, Regards croisés sur l'Histoire ancienne en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophau, Jun 2016, Besançon, France. pp. 99-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2105,51 +2105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux de la norme dans les déclamations, à la fin de la République et au début de l’Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La norme sous la République et le Haut-Empire romains, Élaboration, diffusion et contournements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, T. Itgenshorst; Ph. Le Doze, Mar 2014, Reims, France. pp.142-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2174,51 +2174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes du prestige oratoire, à Rome, sous la République et le Haut-Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Prestige, autour des formes de la différenciation sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nanterre, France. pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2243,51 +2243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise de l'éloquence, crise de la cité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letteratura e civitas, Transizioni dalla Repubblica all'Impero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Florence, Italie. pp.245-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2312,51 +2312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baguette et la voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sons du pouvoir dans les mondes anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.313-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2381,51 +2381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éloquence judiciaire entre compétence aristocratique et spécialisation carriériste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Von der "militia equestris" zur "militia urbana". Prominenzrollen und Karrierefelder im antiken Rom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Cologne, Allemagne. pp.157-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2450,51 +2450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuser ou défendre : quelle liberté de choix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La repressione criminale nella Roma repubblicana fra norma e persuasione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Pavia, Italie. pp.511-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2519,51 +2519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction des modèles dans l'articulation chronologique du Brutus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Brutus de Cicéron, Rhétorique, politique et histoire culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.19-38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2597,51 +2597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apparitores municipaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le quotidien municipal dans l'Occident romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand et Chamalières, France. pp.391-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2666,51 +2666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux sources de la sanction pénale : les conditions procédurales de la définition du crime, à Rome, sous la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rome et l'État moderne européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Rome, Italie. pp.287-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2735,51 +2735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre l’héritage et l’excellence, quelles définitions pour les aristocraties antiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aristocratie antique, Modèles et exemplarité sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Dijon, France. pp.221-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2798,1519 +2798,1519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’exercice du patronat à la fin de la République, entre la compétition des pairs et la hiérarchie des puissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eine politische Kultur (in) der Krise?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Munich, Allemagne. pp.73-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondateurs et les cités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli statuti municipali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Pavia, Italie. pp.723-741</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des intérêts des Italiens par le gouvernement de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Herrschaft ohne Integration ? Rom und Italien in republikanischer Zeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Dresde, Allemagne. pp.95-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'espace de majesté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoir et religion dans le monde romain, en hommage à Jean-Pierre Martin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. pp.185-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que les Verrines nous apprennent sur les scribes de magistrats à la fin de la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Sicile de Cicéron, Lectures des Verrines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Paris, France. pp.35-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Dresde, Allemagne. pp.95-110</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que la crise révèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fondements et crises du pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Bordeaux, France. pp.451-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Pavia, Italie. pp.723-741</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091790v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan, figure fondatrice du procès tribunicien. La construction de l'événement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'invention des grands hommes de la Rome antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Paris, France. pp.249-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Munich, Allemagne. pp.73-86</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étapes historiques de la construction de la figure de Coriolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'invention des grands hommes de la Rome antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Paris, France. pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Bordeaux, France. pp.451-455</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rome : citoyenneté et espace politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invention et réinvention de la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Pau, France. pp.81-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Paris, France. pp.17-25</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procès-verbaux des judicia publica de la fin de la République romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urkunden und Urkundenformulare im Klassischen Altertum und in den orientalischen Kulturen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Heidelberg, Allemagne. pp.113-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Paris, France. pp.249-269</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valère Maxime et l'Histoire de la République romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valeurs et mémoire à Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Strasbourg, France. pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, Pau, France. pp.81-93</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'action exemplaire à la mise en scène des actes, à Rome, aux deux derniers siècles avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail sur la figure, travail de la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Strasbourg, France. pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Heidelberg, Allemagne. pp.113-125</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l'exemplarité à la fin de la République et au début du principat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valeurs et mémoire à Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Strasbourg, France. pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Strasbourg, France. pp.119-130</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Rolle des Verteidigers in Justiz, Gesellschaft und Politik, Der Gerichtspatronat am Ende der römischen Republik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grosse Prozesse der römischen Antike</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Augst, Suisse. pp.28-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Strasbourg, France. pp.5-16</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090078v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déontologie de l'assistance judiciaire de la fin de la République romaine au Haut-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'assistance dans la résolution des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1993, Copenhague, Lund, Danemark. pp.91-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Strasbourg, France. pp.9-17</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chef et sa troupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles romaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1991, Nancy, France. pp.35-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Augst, Suisse. pp.28-47</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence sociale et compétence oratoire à la fin de la République : apprendre à ressembler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mobilité sociale dans le monde romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, Strasbourg, France. pp.7-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 1993, Copenhague, Lund, Danemark. pp.91-94</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090074v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faute et l'abandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'aveu. Antiquité et Moyen Âge. Actes de la table ronde de Rome (28-30 mars 1984)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, Mar 1984, Rome, Italie. pp.69-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1991, Nancy, France. pp.35-42</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Comitium à la Roche Tarpéienne..., sur certains rituels d'exécution capitale sous la République, les règnes d'Auguste et de Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du châtiment dans la cité, supplices corporels et peine de mort dans le monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de la recherche scientifique et l'École française de Rome, Nov 1982, Roma, Italie. p. 131-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1988, Strasbourg, France. pp.7-19</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un plan du forum républicain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Broise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Architecture et société. De l'archaïsme grec à la fin de la République"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; École française de Rome, Dec 1980, Rome, Italie. pp.243-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École française de Rome, Mar 1984, Rome, Italie. pp.69-87</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tribunal dans la basilique : évolution fonctionnelle et symbolique de la République à l'Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture et société. De l'archaïsme grec à la fin de la République. Actes du Colloque international organisé par le Centre national de la recherche scientifique et l'École française de Rome (Rome 2-4 décembre 1980)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de la recherche scientifique et l'École française de Rome, Dec 1980, Roma, Italie. p. 219-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les orateurs des municipes à Rome : intégration, réticences et snobismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les "bourgeoisies" municipales italiennes aux IIe et Ier siècles av. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1981, Paris, France. pp.309-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4367,64 +4367,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’auctoritas à Rome. Un élément constitutif de la culture politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-M. David; Fr. Hurlet. Ausonius, Coll. Scripta Antiqua n° 136, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4442,51 +4442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au service de l’honneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Mondes Anciens, 9782251448947</w:t>
             </w:r>
           </w:p>
@@ -4513,51 +4513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La République romaine de la deuxième guerre punique à la bataille d'Actium 281-31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seuil, 218, 2000, Points, 2-02-023959-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4575,51 +4575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs et mémoire à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boccard, 4, 1998, Études d'archéologie et d'histoire ancienne, 978-2-7018-0119-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4637,51 +4637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die späte römische Republik. La fin de la République romaine. Un débat franco-allemand d'histoire et d'historiographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinnerk Bruhns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4734,51 +4734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La romanisation de l'Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubier, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4796,51 +4796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patronat judiciaire au dernier siècle de la République romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École française de Rome, 277, 1992, Bibliothèque des Écoles françaises d'Athènes et de Rome, 2-7283-0237-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4890,64 +4890,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale. Nature, fonctions et effets de l’auctoritas dans la culture civique romaine à la fin de la République et au début de l’Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-M. David; Fr. Hurlet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’auctoritas à Rome. Un élément constitutif de la culture politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.369-373, 2020</w:t>
@@ -4976,51 +4976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cités énéades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Coudry; Maria Teresa Schettino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux interculturels de l’utopie politique dans l’Antiquité gréco-romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, </w:t>
@@ -5056,796 +5056,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Romains nomothètes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philorhômaios kai philhellèn, Hommage à Jean-Louis Ferrary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, Droz, pp. 51-66., 2019, Hautes études du monde greco-romain, 978-2-600-05743-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les chancelleries domestiques, à la fin de la République et au début de l'Empire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Chevreau; Carla Masi Doria; Johannes Michael Rainer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liber amicorum, Mélanges en l'honneur de Jean-Pierre Coriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Panthéon-Assas, pp.215-224, 2019, 978-2-37651-011-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 56, Droz, pp. 51-66., 2019, Hautes études du monde greco-romain, 978-2-600-05743-1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux de la norme dans les déclamations, à la fin de la République et au début de l'Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tanja Itgenshorst; Philippe Le Doze. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La norme sous la République et le Haut-Empire romains. Élaboration, diffusion et contournements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782356131805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9782356131805</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01989537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pline le jeune et l'accusation, ou les contraintes de l'apparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chevreau, Emmanuelle; Kremer, David; Laquerrière-Lacroix, Aude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carmina Iuris, Mélanges en l'honneur de M. Humbert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, pp.244-258, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, De Boccard, pp.244-258, 2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134052v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre dépendance et sociabilité aristocratique : les Granii de la fin de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Baudry; S. Destephen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société romaine et ses élites, Hommages à Elizabeth Deniaux,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picard, pp.225-235, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Picard, pp.225-235, 2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys d'Halicarnasse, exégète du droit romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Freyburger Marie-Laure; Meyer Doris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visions grecques de Rome, Griechische Blicke auf Rom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, de Boccard, pp.11-30, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, de Boccard, pp.11-30, 2007</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prix de la voix : remarques sur la clause d'exclusion des praecones de la table d'Héraclée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hantos, Theodora. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laurea internationalis : Festschrift für Jochen Bleicken zum 75. Geburtstag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Steiner, pp.81-106, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Steiner, pp.81-106, 2003</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I luoghi della politica dalla Repubblica all'Impero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giardina Andrea. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storia di Roma dall'antichità a oggi, Roma antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laterza, pp.57-83, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Laterza, pp.57-83, 2000</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contiones militaires des colonnes trajane et aurélienne : les nécessités de l'adhésion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Scheid et Valérie Huet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de la colonne aurélienne, geste et image sur la colonne de Marc Aurèle à Rome,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 108, Brepols, pp. 213-226., 2000, Bibliothèque de l'Ecole des hautes études, section des sciences religieuses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 108, Brepols, pp. 213-226., 2000, Bibliothèque de l'Ecole des hautes études, section des sciences religieuses</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sfida o vendetta, minaccia o ricatto : l'accusa pubblica nelle mani dei giovani romani alla fine della Repubblica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pellizer Ezio; Zorzetti Nevio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La paura dei padri nella società antica e medievale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laterza, pp.99-112, 1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action oratoire de C. Gracchus : l'image d'un modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolet Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demokratia et Aristokratia - A propos de Caius Gracchus : mots grecs et réalités romaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.103-116, 1983</w:t>
@@ -5964,51 +5964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FC60843"/>
+    <w:nsid w:val="7AA45503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6195,51 +6195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-david" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031549918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121320095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931323v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.7248" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163628v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7381/73903" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/klio.1995.77.jg.371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/klio.1993.75.75.219" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1985.2289" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04401838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1980.2538" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048399v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dondin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1980.1231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046826v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1979.1187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04018692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163621v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091814v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278738_003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091795v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091790v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090078v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090074v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Broise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/3798-au-service-de-lhonneur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinnerk Bruhns" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Nippel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/die_sp%C3%A4te_r%C3%B6mische_republik._la_fin_de_la_r%C3%A9publique_romaine._un_d%C3%A9bat_franco-allemand_d%27histoire_et_d%27historiographie._427f7b57-8c2e-11e0-9a66-000c291eeace.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/enjeux-interculturels-de-l-utopie-politique-dans-l-antiquite-greco-romaine.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua?auteur=Itgenshorst+Tanja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134052v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174153v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-david" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031549918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121320095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931016v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.7248" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163628v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7381/73903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/klio.1995.77.jg.371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/klio.1993.75.75.219" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04401838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1985.2289" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1980.2538" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048399v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dondin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1980.1231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046826v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1979.1187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04018692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163621v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091814v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278738_003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091795v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077541v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091790v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090078v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090074v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Broise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/3798-au-service-de-lhonneur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinnerk Bruhns" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Nippel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/die_sp%C3%A4te_r%C3%B6mische_republik._la_fin_de_la_r%C3%A9publique_romaine._un_d%C3%A9bat_franco-allemand_d%27histoire_et_d%27historiographie._427f7b57-8c2e-11e0-9a66-000c291eeace.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/enjeux-interculturels-de-l-utopie-politique-dans-l-antiquite-greco-romaine.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua?auteur=Itgenshorst+Tanja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134052v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174153v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>