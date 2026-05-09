--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -616,147 +616,147 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politica antica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7381/73903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01989287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles de la violence dans les assemblées populaires de la République romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politica antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp.11-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270565v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01989287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences techniques et qualification civique: l'honneur des appariteurs des magistrats romains</w:t>
               </w:r>
@@ -2798,372 +2798,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des intérêts des Italiens par le gouvernement de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Herrschaft ohne Integration ? Rom und Italien in republikanischer Zeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Dresde, Allemagne. pp.95-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les Verrines nous apprennent sur les scribes de magistrats à la fin de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Sicile de Cicéron, Lectures des Verrines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris, France. pp.35-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace de majesté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoir et religion dans le monde romain, en hommage à Jean-Pierre Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France. pp.185-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondateurs et les cités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli statuti municipali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Pavia, Italie. pp.723-741</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’exercice du patronat à la fin de la République, entre la compétition des pairs et la hiérarchie des puissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eine politische Kultur (in) der Krise?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Munich, Allemagne. pp.73-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091796v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-01091793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la crise révèle</w:t>
               </w:r>
@@ -5964,51 +5964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AA45503"/>
+    <w:nsid w:val="F1017E3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6195,51 +6195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-david" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031549918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121320095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931016v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.7248" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163628v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7381/73903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/klio.1995.77.jg.371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/klio.1993.75.75.219" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04401838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1985.2289" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1980.2538" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048399v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dondin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1980.1231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046826v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1979.1187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04018692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163621v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091814v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278738_003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091795v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077541v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091790v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090078v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090074v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Broise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/3798-au-service-de-lhonneur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinnerk Bruhns" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Nippel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/die_sp%C3%A4te_r%C3%B6mische_republik._la_fin_de_la_r%C3%A9publique_romaine._un_d%C3%A9bat_franco-allemand_d%27histoire_et_d%27historiographie._427f7b57-8c2e-11e0-9a66-000c291eeace.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/enjeux-interculturels-de-l-utopie-politique-dans-l-antiquite-greco-romaine.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua?auteur=Itgenshorst+Tanja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134052v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174153v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-david" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031549918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121320095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931016v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.7248" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163628v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7381/73903" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/klio.1995.77.jg.371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/klio.1993.75.75.219" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04401838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1985.2289" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1980.2538" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048399v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dondin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1980.1231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046826v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1979.1187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04018692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163621v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091814v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278738_003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091795v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091790v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090078v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090074v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Broise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/3798-au-service-de-lhonneur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinnerk Bruhns" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Nippel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/die_sp%C3%A4te_r%C3%B6mische_republik._la_fin_de_la_r%C3%A9publique_romaine._un_d%C3%A9bat_franco-allemand_d%27histoire_et_d%27historiographie._427f7b57-8c2e-11e0-9a66-000c291eeace.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/enjeux-interculturels-de-l-utopie-politique-dans-l-antiquite-greco-romaine.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/antiqua?auteur=Itgenshorst+Tanja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134052v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174153v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>