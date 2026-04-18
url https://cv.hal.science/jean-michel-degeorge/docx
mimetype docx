--- v0 (2026-03-16)
+++ v1 (2026-04-18)
@@ -356,51 +356,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneuriat : des enjeux de l’analyse sectorielle à la contextualisation</w:t>
+                <w:t xml:space="preserve">Un appel à explorer les faces cachées de l’entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
@@ -409,102 +409,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vol. 19 (4), pp.7-11. </w:t>
+              <w:t xml:space="preserve">, 2021, Vol. 19 (3), pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre.194.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entre1.193.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03461126v1</w:t>
+                <w:t xml:space="preserve">hal-03254152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un appel à explorer les faces cachées de l’entrepreneuriat</w:t>
+                <w:t xml:space="preserve">Entrepreneuriat : des enjeux de l’analyse sectorielle à la contextualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
@@ -513,78 +513,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vol. 19 (3), pp.7-11. </w:t>
+              <w:t xml:space="preserve">, 2021, Vol. 19 (4), pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre1.193.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entre.194.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254152v1</w:t>
+                <w:t xml:space="preserve">emse-03461126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat – Aide-mémoire Concepts – Méthodes – Actions, Christophe SCHMITT, Dunod, 2019, 184 p.</w:t>
               </w:r>
@@ -1529,235 +1529,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01134411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance des entreprises : nouvel enjeu pour le management</w:t>
+                <w:t xml:space="preserve">Des racines et des ailes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Messeghem</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.27 - 36. </w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.9 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1035409ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entre.144.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01231389v1</w:t>
+                <w:t xml:space="preserve">emse-01231403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des racines et des ailes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le syndrome du poisson lune – Un manifeste d’anti-management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (4), pp.9 - 15. </w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.319-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre.144.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1035420ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01231403v1</w:t>
+                <w:t xml:space="preserve">emse-01231384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurial Opportunities: How do Cognitive Styles and Logics of Action Fit in?</w:t>
               </w:r>
@@ -1841,105 +1815,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01141509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le syndrome du poisson lune – Un manifeste d’anti-management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La croissance des entreprises : nouvel enjeu pour le management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Messeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.319-321. </w:t>
+              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.27 - 36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1035420ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1035409ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01231384v1</w:t>
+                <w:t xml:space="preserve">emse-01231389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien Frédéric Baudouin et Christian You (Entreprendre Loire) : « Notre réseau développe ses actions d’accompagnement de la croissance »</w:t>
               </w:r>
@@ -2575,203 +2575,203 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants français ont-ils la fibre entrepreneuriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n° 9-10, </w:t>
+              <w:t xml:space="preserve">, 2011, 9-10 (1-2), 21-28 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entin.009.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059782v1</w:t>
+                <w:t xml:space="preserve">hal-02312777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants français ont-ils la fibre entrepreneuriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 9-10 (1-2), 21-28 p. </w:t>
+              <w:t xml:space="preserve">, 2011, n° 9-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entin.009.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312777v1</w:t>
+                <w:t xml:space="preserve">hal-01059782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENTRETIEN AVEC JEAN-PIERRE MARTIN : &amp;quot;Faciliter le passage à l'acte</w:t>
               </w:r>
@@ -6173,151 +6173,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parcours entrepreneurial au cours de la carrière</w:t>
+                <w:t xml:space="preserve">FMS : le parcours de création d’une entreprise technologique innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, 3p</w:t>
+              <w:t xml:space="preserve">2018, 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01831057v1</w:t>
+                <w:t xml:space="preserve">emse-01831047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMS : le parcours de création d’une entreprise technologique innovante</w:t>
+                <w:t xml:space="preserve">Le parcours entrepreneurial au cours de la carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, 23p</w:t>
+              <w:t xml:space="preserve">2018, 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01831047v1</w:t>
+                <w:t xml:space="preserve">emse-01831057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement d’une entreprise industrielle</w:t>
               </w:r>
@@ -6924,51 +6924,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D5FAC3B"/>
+    <w:nsid w:val="8AB15CD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7155,51 +7155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-degeorge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384108v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hamani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040716v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03461126v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02917439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070777ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02393844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01826480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Randerson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.126.0057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01710925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.163.0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01524619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.162.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1794" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z94P4GBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01132915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.028.0018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035409ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.144.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.073353" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231384v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035420ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.141.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.121.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magakian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.304.0123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Surlemont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.009.0005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059783v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14626001111127061" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.009.0021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Degroof" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Coste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2008.015951" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauzeat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monier Torrente" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Bossard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04104587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boukhechben" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04104508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Elabjani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mehros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713866v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03477656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01165162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00975310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magakian Jean-Louis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degeorge Jean-Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeanne-Marie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Triki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821443v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cateura" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060483v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fattoum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847201652.00011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ulijn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04192614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01951751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#233;ger-Jarniou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Certhoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Hounounou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Pierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831057v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646353v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toutain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01362110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-degeorge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384108v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hamani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040716v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03461126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02917439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070777ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02393844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01826480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Randerson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.126.0057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01710925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.163.0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01524619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.162.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1794" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z94P4GBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01132915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.028.0018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.144.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035420ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.073353" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035409ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.141.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.121.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magakian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.304.0123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Surlemont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.009.0005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059783v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14626001111127061" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.009.0021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Degroof" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Coste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2008.015951" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauzeat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monier Torrente" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Bossard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04104587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boukhechben" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04104508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Elabjani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mehros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713866v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03477656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01165162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00975310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magakian Jean-Louis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degeorge Jean-Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeanne-Marie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Triki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821443v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cateura" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060483v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fattoum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847201652.00011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ulijn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04192614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01951751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#233;ger-Jarniou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Certhoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Hounounou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Pierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646353v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toutain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01362110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>