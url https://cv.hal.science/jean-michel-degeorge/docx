--- v1 (2026-04-18)
+++ v2 (2026-05-11)
@@ -274,317 +274,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle pour l’orientation entrepreneuriale dans la formation des opportunités ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrepreneuriat : des enjeux de l’analyse sectorielle à la contextualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 19 (4), pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.194.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040716v1</w:t>
+                <w:t xml:space="preserve">emse-03461126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un appel à explorer les faces cachées de l’entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol. 19 (3), pp.7-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre1.193.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneuriat : des enjeux de l’analyse sectorielle à la contextualisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel rôle pour l’orientation entrepreneuriale dans la formation des opportunités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre.194.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-03461126v1</w:t>
+                <w:t xml:space="preserve">hal-03040716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat – Aide-mémoire Concepts – Méthodes – Actions, Christophe SCHMITT, Dunod, 2019, 184 p.</w:t>
               </w:r>
@@ -661,51 +661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitude, relations et organisation du projet entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -756,51 +756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat : des facettes multiples à l’envers du décor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1068,51 +1068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intention à l’action entrepreneuriale : écart et chainons manquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1334,265 +1334,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croître ou ne pas croître : une question de dirigeant ?</w:t>
+                <w:t xml:space="preserve">Entretien Frédéric Baudouin et Christian You (Entreprendre Loire) : « Notre réseau développe ses actions d’accompagnement de la croissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, L’entrepreneuriat face aux défis de la croissance, 1 (24), p. 8-18. </w:t>
+              <w:t xml:space="preserve">, 2015, L’entrepreneuriat face aux défis de la croissance, Volume 1 (N°24), p.45-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.028.0018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entin.024.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01132915v1</w:t>
+                <w:t xml:space="preserve">emse-01231216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Croissance des entreprises : le dirigeant au cœur des analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La croissance des entreprises : nouvel enjeu pour le management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1 (N°24), p. 5-7. </w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.27 - 36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.024.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1035409ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01134411v1</w:t>
+                <w:t xml:space="preserve">emse-01231389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des racines et des ailes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1815,287 +1802,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01141509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance des entreprises : nouvel enjeu pour le management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie qualitative et processus : deux frontières de la recherche en entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.27 - 36. </w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.7 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1035409ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entre.141.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01231389v1</w:t>
+                <w:t xml:space="preserve">emse-01141507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien Frédéric Baudouin et Christian You (Entreprendre Loire) : « Notre réseau développe ses actions d’accompagnement de la croissance »</w:t>
+                <w:t xml:space="preserve">Croître ou ne pas croître : une question de dirigeant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, L’entrepreneuriat face aux défis de la croissance, Volume 1 (N°24), p.45-50. </w:t>
+              <w:t xml:space="preserve">, 2015, L’entrepreneuriat face aux défis de la croissance, 1 (24), p. 8-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.024.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entin.028.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01231216v1</w:t>
+                <w:t xml:space="preserve">emse-01132915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie qualitative et processus : deux frontières de la recherche en entrepreneuriat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial : Croissance des entreprises : le dirigeant au cœur des analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Messeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (1), pp.7 - 13. </w:t>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (N°24), p. 5-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre.141.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entin.024.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01141507v1</w:t>
+                <w:t xml:space="preserve">emse-01134411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos : Revue de l’Entrepreneuriat, Volume 12 - 2013/1-2</w:t>
               </w:r>
@@ -2107,51 +2107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Volume 12 (N°1), p7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2270,659 +2270,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial. Revisiter le processus de création d’entreprise : quelles questions, quelles réponses ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The entrepreneurial process trigger: a modelling attempt in the French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entin.009.0005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Small Business and Enterprise Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (2), pp.251 - 277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/14626001111127061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312776v1</w:t>
+                <w:t xml:space="preserve">hal-01059783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. Revisiter le processus de création d'entreprise : quelles questions, quelles réponses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Surlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n° 9-10, pp.5-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.009.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The entrepreneurial process trigger: a modelling attempt in the French context</w:t>
+                <w:t xml:space="preserve">Les étudiants français ont-ils la fibre entrepreneuriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business and Enterprise Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9-10 (1-2), 21-28 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.009.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/14626001111127061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01059783v1</w:t>
+                <w:t xml:space="preserve">hal-02312777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants français ont-ils la fibre entrepreneuriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 9-10 (1-2), 21-28 p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, n° 9-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.009.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.009.0021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02312777v1</w:t>
+                <w:t xml:space="preserve">hal-01059782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étudiants français ont-ils la fibre entrepreneuriale ?</w:t>
+                <w:t xml:space="preserve">Editorial. Revisiter le processus de création d’entreprise : quelles questions, quelles réponses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Surlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n° 9-10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entin.009.0021⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 9-10 (1-2), 5-6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.009.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059782v1</w:t>
+                <w:t xml:space="preserve">hal-02312776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENTRETIEN AVEC JEAN-PIERRE MARTIN : &amp;quot;Faciliter le passage à l'acte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penser l'entrepreneuriat hors des sentiers battus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Expansion entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, n° 6, pp. 56-59</w:t>
+              <w:t xml:space="preserve">, 2010, n°6,, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060385v1</w:t>
+                <w:t xml:space="preserve">halshs-00553475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l'entrepreneuriat hors des sentiers battus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ENTRETIEN AVEC JEAN-PIERRE MARTIN : &amp;quot;Faciliter le passage à l'acte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Expansion entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, n°6,, p. 3</w:t>
+              <w:t xml:space="preserve">, 2010, n° 6, pp. 56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00553475v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recettes de réussite à l'américaine</w:t>
               </w:r>
@@ -3284,122 +3284,122 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization of industrial Sector : A proposal</w:t>
+                <w:t xml:space="preserve">Urbanisation des filières industrielles : Une proposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Industrial Engineering and Industrial Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">2ème congrès annuel de SAGIP (Société d'Automatique, de Génie Industriel et de Productique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789281v1</w:t>
+                <w:t xml:space="preserve">hal-04628537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image(s) institutionnelle(s) des entreprises innovantes d’un champ organisationnel à cheval sur ses traditions …</w:t>
               </w:r>
@@ -3487,122 +3487,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation des filières industrielles : Une proposition</w:t>
+                <w:t xml:space="preserve">Urbanization of industrial Sector : A proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès annuel de SAGIP (Société d'Automatique, de Génie Industriel et de Productique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Villeurbane, France</w:t>
+              <w:t xml:space="preserve">5th Conference on Industrial Engineering and Industrial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628537v1</w:t>
+                <w:t xml:space="preserve">hal-04789281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des groupements d’employeurs à l’anti-fragilité des PME adhérentes</w:t>
               </w:r>
@@ -4057,122 +4057,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écosystème d’innovation et opportunité entrepreneuriale : proposition d’une modélisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Elabjani</w:t>
+                <w:t xml:space="preserve">Business model evolution and digitalization: Analysis of their interactions in startups' context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88ème Congrès ACFAS - no 441, Écosystèmes entrepreneuriaux : acteurs et interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03467622v1</w:t>
+                <w:t xml:space="preserve">emse-03467545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écosystème d’innovation et opportunité entrepreneuriale : une première approche dynamique des acteurs,</w:t>
               </w:r>
@@ -4247,204 +4247,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03467585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business model evolution and digitalization: Analysis of their interactions in startups' context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobilité et culture d’entreprise dans le télétravail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur les enjeux et solutions liés au télétravail. Interclubs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03467545v1</w:t>
+                <w:t xml:space="preserve">emse-03477656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité et culture d’entreprise dans le télétravail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écosystème d’innovation et opportunité entrepreneuriale : proposition d’une modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mehros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Elabjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur les enjeux et solutions liés au télétravail. Interclubs.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">88ème Congrès ACFAS - no 441, Écosystèmes entrepreneuriaux : acteurs et interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03477656v1</w:t>
+                <w:t xml:space="preserve">emse-03467622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition numérique et dynamiques intra- et inter-organisations dans les PME</w:t>
               </w:r>
@@ -5103,178 +5103,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1 : Les dirigeants aujourd'hui</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dirigeants aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qui sont (vraiment) les dirigeants des PME ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eds EMS, 192 p., 2013, 978-2-84769-462-8</w:t>
+              <w:t xml:space="preserve">Qui sont vraiment les dirigeants des PME ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060483v1</w:t>
+                <w:t xml:space="preserve">hal-01321565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dirigeants aujourd'hui</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 1 : Les dirigeants aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qui sont vraiment les dirigeants des PME ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Qui sont (vraiment) les dirigeants des PME ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eds EMS, 192 p., 2013, 978-2-84769-462-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321565v1</w:t>
+                <w:t xml:space="preserve">hal-01060483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La firme entrepreneuriale et l'orientation entrepreneuriale : un regard vers la construction d'une opportunité par les entreprises familiales</w:t>
               </w:r>
@@ -6173,89 +6173,89 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMS : le parcours de création d’une entreprise technologique innovante</w:t>
+                <w:t xml:space="preserve">Le développement d’une entreprise industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, 23p</w:t>
+              <w:t xml:space="preserve">2018, 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01831047v1</w:t>
+                <w:t xml:space="preserve">emse-01831082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours entrepreneurial au cours de la carrière</w:t>
               </w:r>
@@ -6297,89 +6297,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01831057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement d’une entreprise industrielle</w:t>
+                <w:t xml:space="preserve">FMS : le parcours de création d’une entreprise technologique innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, 17p</w:t>
+              <w:t xml:space="preserve">2018, 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01831082v1</w:t>
+                <w:t xml:space="preserve">emse-01831047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ruche qui dit Oui ! et Processus : innover pour apprendre le business model</w:t>
               </w:r>
@@ -6924,51 +6924,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AB15CD6"/>
+    <w:nsid w:val="9668FC0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7155,51 +7155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-degeorge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384108v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hamani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040716v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03461126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02917439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070777ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02393844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01826480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Randerson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.126.0057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01710925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.163.0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01524619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.162.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1794" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z94P4GBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01132915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.028.0018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.144.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035420ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.073353" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035409ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.141.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.121.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magakian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.304.0123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Surlemont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.009.0005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059783v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14626001111127061" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.009.0021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Degroof" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Coste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2008.015951" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauzeat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monier Torrente" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Bossard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04104587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boukhechben" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04104508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Elabjani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mehros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713866v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03477656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01165162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00975310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magakian Jean-Louis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degeorge Jean-Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeanne-Marie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Triki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821443v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cateura" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060483v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fattoum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847201652.00011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ulijn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04192614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01951751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#233;ger-Jarniou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Certhoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Hounounou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Pierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646353v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toutain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01362110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-degeorge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384108v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hamani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03461126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254152v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02917439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070777ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02393844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01826480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Randerson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.126.0057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01710925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.163.0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01524619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.162.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1794" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z94P4GBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0045" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035409ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.144.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035420ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.073353" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.141.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01132915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.028.0018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.121.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magakian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.304.0123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14626001111127061" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Surlemont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.009.0005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.009.0021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059782v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553475v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Degroof" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Coste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2008.015951" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628537v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauzeat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monier Torrente" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Bossard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04104587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boukhechben" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04104508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Elabjani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mehros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713866v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03477656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01165162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00975310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magakian Jean-Louis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degeorge Jean-Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeanne-Marie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Triki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821443v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cateura" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321565v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fattoum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847201652.00011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ulijn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04192614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01951751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#233;ger-Jarniou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Certhoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Hounounou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Pierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831082v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646353v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toutain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01362110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>