--- v2 (2026-05-11)
+++ v3 (2026-06-04)
@@ -79,50 +79,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jean-michel-degeorge</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=G9wbQIUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -171,3102 +192,3102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du modèle d’affaires des startups par la numérisation : quel lien avec leur trajectoire de croissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 37 (3-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneuriat : des enjeux de l’analyse sectorielle à la contextualisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un appel à explorer les faces cachées de l’entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vol. 19 (4), pp.7-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entre.194.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Vol. 19 (3), pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre1.193.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03461126v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un appel à explorer les faces cachées de l’entrepreneuriat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Entrepreneuriat : des enjeux de l’analyse sectorielle à la contextualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vol. 19 (3), pp.7-11. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Vol. 19 (4), pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.194.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre1.193.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03254152v1</w:t>
+                <w:t xml:space="preserve">emse-03461126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour l’orientation entrepreneuriale dans la formation des opportunités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat – Aide-mémoire Concepts – Méthodes – Actions, Christophe SCHMITT, Dunod, 2019, 184 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (2), pp.169-171. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1070777ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02917439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitude, relations et organisation du projet entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (3-4), pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat : des facettes multiples à l’envers du décor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (3-4), pp.7-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.173.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02393844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opportunité entrepreneuriale au cœur d’un processus de réflexion et d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Randerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (126), pp.57 - 81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/resg.126.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01826480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opportunité entrepreneuriale au cœur d’un processus de réflexion et d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Randerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 126, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/resg.126.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intention à l’action entrepreneuriale : écart et chainons manquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3-4, pp.7-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.163.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01710925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la diversité du processus d’accompagnement entrepreneurial vers une meilleure complémentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (2), pp.7-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.162.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01524619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poursuite d'opportunité entrepreneuriale et modes de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/fcs.1794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien Frédéric Baudouin et Christian You (Entreprendre Loire) : « Notre réseau développe ses actions d’accompagnement de la croissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L’entrepreneuriat face aux défis de la croissance, Volume 1 (N°24), p.45-50. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.024.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01231216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance des entreprises : nouvel enjeu pour le management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Des racines et des ailes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.9 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.144.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1035409ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01231389v1</w:t>
+                <w:t xml:space="preserve">emse-01231403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des racines et des ailes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le syndrome du poisson lune – Un manifeste d’anti-management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.319-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1035420ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre.144.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01231403v1</w:t>
+                <w:t xml:space="preserve">emse-01231384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le syndrome du poisson lune – Un manifeste d’anti-management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Entrepreneurial Opportunities: How do Cognitive Styles and Logics of Action Fit in?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Randerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.19-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2016.073353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1035420ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01231384v1</w:t>
+                <w:t xml:space="preserve">emse-01141509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial Opportunities: How do Cognitive Styles and Logics of Action Fit in?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La croissance des entreprises : nouvel enjeu pour le management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Messeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.27 - 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1035409ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJESB.2016.073353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01141509v1</w:t>
+                <w:t xml:space="preserve">emse-01231389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie qualitative et processus : deux frontières de la recherche en entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (1), pp.7 - 13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.141.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01141507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croître ou ne pas croître : une question de dirigeant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L’entrepreneuriat face aux défis de la croissance, 1 (24), p. 8-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.028.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01132915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : Croissance des entreprises : le dirigeant au cœur des analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (N°24), p. 5-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.024.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01134411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos : Revue de l’Entrepreneuriat, Volume 12 - 2013/1-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Volume 12 (N°1), p7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.121.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01134224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision et opportunité entrepreneuriale : une relation au travers du processus d'idéation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magakian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Volume 30 (4), p. 123-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/g2000.304.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The entrepreneurial process trigger: a modelling attempt in the French context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Éditorial. Revisiter le processus de création d'entreprise : quelles questions, quelles réponses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Surlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business and Enterprise Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 9-10, pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.009.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/14626001111127061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01059783v1</w:t>
+                <w:t xml:space="preserve">hal-01059781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Revisiter le processus de création d'entreprise : quelles questions, quelles réponses ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The entrepreneurial process trigger: a modelling attempt in the French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Small Business and Enterprise Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (2), pp.251 - 277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/14626001111127061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.009.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01059781v1</w:t>
+                <w:t xml:space="preserve">hal-01059783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants français ont-ils la fibre entrepreneuriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 9-10 (1-2), 21-28 p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, n° 9-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.009.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.009.0021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02312777v1</w:t>
+                <w:t xml:space="preserve">hal-01059782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants français ont-ils la fibre entrepreneuriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n° 9-10, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+              <w:t xml:space="preserve">, 2011, 9-10 (1-2), 21-28 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entin.009.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059782v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Revisiter le processus de création d’entreprise : quelles questions, quelles réponses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Surlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9-10 (1-2), 5-6 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entin.009.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'entrepreneuriat hors des sentiers battus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Expansion entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n°6,, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENTRETIEN AVEC JEAN-PIERRE MARTIN : &amp;quot;Faciliter le passage à l'acte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Expansion entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n° 6, pp. 56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recettes de réussite à l'américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Degroof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Expansion entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, n° 3, pp. 48-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is entrepreneurial intention stable through time? First insights from a sample of French students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (1), pp.7-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2008.015951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'entreprise et théories psychosociales de l'engagement : une approche exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (4), pp.95-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudiants et entrepreneuriat : pourquoi se former?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanisme et Entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 267, pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3276,1562 +3297,1562 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation des filières industrielles : Une proposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès annuel de SAGIP (Société d'Automatique, de Génie Industriel et de Productique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Villeurbane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image(s) institutionnelle(s) des entreprises innovantes d’un champ organisationnel à cheval sur ses traditions …</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Urbanization of industrial Sector : A proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erick Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réorienter l’innovation : que nous enseignent le management de l’innovation et le management des systèmes d’information ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Management Stratégique AIMS; Association Information et Management AIM, Oct 2024, Cannes, France</w:t>
+              <w:t xml:space="preserve">5th Conference on Industrial Engineering and Industrial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721668v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization of industrial Sector : A proposal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Image(s) institutionnelle(s) des entreprises innovantes d’un champ organisationnel à cheval sur ses traditions …</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Monier Torrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Industrial Engineering and Industrial Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">Réorienter l’innovation : que nous enseignent le management de l’innovation et le management des systèmes d’information ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Management Stratégique AIMS; Association Information et Management AIM, Oct 2024, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789281v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des groupements d’employeurs à l’anti-fragilité des PME adhérentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Boukhechben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Université de Printemps de l’IAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International de l'Audit Social, May 2023, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04104587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écosystème d’innovation stéphanois : un contexte d’innovation ouverte pour les startups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Elabjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Mehros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement de l’entrepreneuriat étudiant innovant : Émergence de nouveaux modèles d’accompagnement (D2EI'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FSJES Rabat Agdal, May 2023, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04104508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting startup sustainability: Challenges of the interplay between business model innovation and digitalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Model Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03713866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting startups sustainability: Challenges of the interplay between digitalization, business model innovation and ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03843415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Open Innovation Practice in Start-Ups within an Innovation Ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mehros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Elabjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Green Entrepreneurship and Sustainable Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business model evolution and digitalization: Analysis of their interactions in startups' context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Écosystème d’innovation et opportunité entrepreneuriale : une première approche dynamique des acteurs,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mehros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Elabjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">CIFEPME 2020 : 15ème Congrès International Francophone en Entrepreneuriat et PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03467545v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03467585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écosystème d’innovation et opportunité entrepreneuriale : une première approche dynamique des acteurs,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Mehros</w:t>
+                <w:t xml:space="preserve">Business model evolution and digitalization: Analysis of their interactions in startups' context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Elabjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFEPME 2020 : 15ème Congrès International Francophone en Entrepreneuriat et PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03467585v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03467545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et culture d’entreprise dans le télétravail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur les enjeux et solutions liés au télétravail. Interclubs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03477656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écosystème d’innovation et opportunité entrepreneuriale : proposition d’une modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mehros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Mehros</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Elabjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">88ème Congrès ACFAS - no 441, Écosystèmes entrepreneuriaux : acteurs et interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03467622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition numérique et dynamiques intra- et inter-organisations dans les PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Metailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jaujard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01814356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour l’orientation entrepreneuriale dans la formation des opportunités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès de l’AEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01165162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intention au processus d'idéation : quelle relation organisationnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l'entrepreneuriat à la recherche de l'intention : l'imagination au service de la gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Brest, France. pp. 71-­‐97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identification de l'opportunité entrepreneuriale au travers de la capacité d'absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magakian Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degeorge Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jeanne-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Triki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès de l'Académie de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Sophia Antipolis, France. Académie de l'Entrepreneuriat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4841,800 +4862,800 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. S’insérer dans l’écosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cateura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurice Alexandre; Nathalie Lameta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENTREPRENEURIAT Outils théoriques et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Éditions, pp.71-100, 2024, 978-2-38630-108-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation ecosystems and entrepreneurial opportunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mehros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Elabjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation Ecosystems in the New Economic Era : Digital Revolution and Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, pp.181-208, 2023, 9782875745248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04100117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Shane, Une (re)définition du champ de l'entrepreneuriat comme domaine de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier TORRÈS, Karim MESSEGHEM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en entrepreneuriat &amp; PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eds EMS, pp 289-309, 2015, Grands auteurs, 978-2-84769-673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dirigeants aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui sont vraiment les dirigeants des PME ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1 : Les dirigeants aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui sont (vraiment) les dirigeants des PME ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eds EMS, 192 p., 2013, 978-2-84769-462-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La firme entrepreneuriale et l'orientation entrepreneuriale : un regard vers la construction d'une opportunité par les entreprises familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Fattoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Lecointre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Livre de l'économie PME 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lextenso Editions, pp. 511-545, 2011, 978-2-297-02067-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intention au processus d’idéation : quelle relation organisationnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magakian Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Cadiou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la recherche de l’intention : l’imagination au service de la gestion en entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaire de Rennes, p. 71-97, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01231507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes, intentions, and behaviour: New approaches to evaluating entrepreneurship education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Fayolle, Heinz Klandt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Entrepreneurship Education Issues and Newness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, pp.74-93, 2006, 978 1 84542 179 3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781847201652.00011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The entrepreneurial and innovative orientations of French, German and Dutch engineers : The proposal of an European context based upon some empirical evidence from two studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ulijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Fayolle; Paula Kyrö; Jan Ulijn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Entrepreneurship Education Issues and Newness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, pp.227-256, 2005, 978 1 84376 599 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5644,518 +5665,518 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation - Comprendre et mettre en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions ellipses, 232 p, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04192614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat et territoire – Une vision patronale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medef Loire, 66p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01951751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Léger-Jarniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Certhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Dunod, 336 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique entrepreneuriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 288 p., 2012, 978-2-8041-6113-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique entrepreneuriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 288 p., 2012, Petites Entreprises &amp; Entrepreneuriat, 9782804161132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100 Fiches sur l'entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albéric Hounounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Breal, 240 p., 2010, 100 Fiches, 978 2 7495 0983 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6165,440 +6186,440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement d’une entreprise industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01831082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parcours entrepreneurial au cours de la carrière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">FMS : le parcours de création d’une entreprise technologique innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, 3p</w:t>
+              <w:t xml:space="preserve">2018, 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01831057v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01831047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMS : le parcours de création d’une entreprise technologique innovante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le parcours entrepreneurial au cours de la carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, 23p</w:t>
+              <w:t xml:space="preserve">2018, 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01831047v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01831057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ruche qui dit Oui ! et Processus : innover pour apprendre le business model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01646353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une évolution de l’accompagnement des créateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIVO SAS : apprendre à donner du sens au business plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01141475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6608,147 +6629,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche du projet &amp;quot;Les enjeux de la transition numérique pour les PME-PMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jaujard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Metailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018, 98p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01804907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6758,105 +6779,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE L'INDIVIDU CRÉATEUR D'ENTREPRISE AU DIRIGEANT ENTREPRENEUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Ecole des Mines de Saint Etienne, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01362110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6924,51 +6945,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9668FC0E"/>
+    <w:nsid w:val="E601C95E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7155,51 +7176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-degeorge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384108v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hamani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03461126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254152v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02917439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070777ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02393844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01826480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Randerson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.126.0057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01710925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.163.0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01524619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.162.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1794" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z94P4GBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0045" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035409ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.144.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035420ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.073353" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.141.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01132915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.028.0018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.121.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magakian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.304.0123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14626001111127061" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Surlemont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.009.0005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.009.0021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059782v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553475v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Degroof" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Coste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2008.015951" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628537v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauzeat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monier Torrente" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Bossard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04104587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boukhechben" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04104508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Elabjani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mehros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713866v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03477656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01165162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00975310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magakian Jean-Louis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degeorge Jean-Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeanne-Marie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Triki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821443v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cateura" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321565v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fattoum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847201652.00011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ulijn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04192614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01951751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#233;ger-Jarniou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Certhoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Hounounou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Pierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831082v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646353v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toutain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01362110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-degeorge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=G9wbQIUAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384108v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hamani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03461126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02917439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070777ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02393844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01826480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Randerson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.126.0057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01710925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.163.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01524619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.162.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1794" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z94P4GBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.144.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231384v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035420ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.073353" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035409ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.141.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01132915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.028.0018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134224v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.121.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magakian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.304.0123" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Surlemont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.009.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059783v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14626001111127061" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.009.0021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312776v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Degroof" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Coste" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2008.015951" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauzeat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monier Torrente" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Bossard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04104587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boukhechben" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04104508v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Elabjani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mehros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713866v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03477656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467622v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01165162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00975310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magakian Jean-Louis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degeorge Jean-Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeanne-Marie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Triki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cateura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231195v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fattoum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847201652.00011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ulijn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04192614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01951751v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362280v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#233;ger-Jarniou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Certhoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060438v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060468v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Hounounou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Pierre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01831057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646353v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toutain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01141475v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01362110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>