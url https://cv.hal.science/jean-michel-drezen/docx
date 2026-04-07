--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -392,291 +392,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional dynamics during Heliothis zea nudivirus 1 infection in an ovarian cell line from Helicoverpa zea</w:t>
+                <w:t xml:space="preserve">A symbiotic gene stimulates aggressive behavior favoring the survival of parasitized caterpillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jirka Manuel Petersen</w:t>
+                <w:t xml:space="preserve">Zhiwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Bryon</w:t>
+                <w:t xml:space="preserve">Xiaotong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+                <w:t xml:space="preserve">Zhizhi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+                <w:t xml:space="preserve">Xiqian Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique M van Oers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lan Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106 (1), pp.002066. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (18), pp.e2422935122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.002066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2422935122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387774v1</w:t>
+                <w:t xml:space="preserve">hal-05387762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A symbiotic gene stimulates aggressive behavior favoring the survival of parasitized caterpillars</w:t>
+                <w:t xml:space="preserve">Transcriptional dynamics during Heliothis zea nudivirus 1 infection in an ovarian cell line from Helicoverpa zea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiwei Wu</w:t>
+                <w:t xml:space="preserve">Jirka Manuel Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaotong Wu</w:t>
+                <w:t xml:space="preserve">Astrid Bryon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhizhi Wang</w:t>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiqian Ye</w:t>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lan Pang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monique M van Oers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (18), pp.e2422935122. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (1), pp.002066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2422935122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.002066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387762v1</w:t>
+                <w:t xml:space="preserve">hal-05387774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summary of taxonomy changes ratified by the International Committee on Taxonomy of Viruses (ICTV) from the Animal DNA Viruses and Retroviruses Subcommittee, 2025</w:t>
               </w:r>
@@ -1336,64 +1336,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bracoviruses, ichnoviruses, and virus-like particles from parasitoid wasps retain many features of their virus ancestors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelen R Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1447,468 +1447,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chelonus inanitus bracovirus encodes lineage-specific proteins and truncated immune IκB-like factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des virus bénéfiques pour les plantes et les animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Heisserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001791⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (12), pp.1016-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843658v1</w:t>
+                <w:t xml:space="preserve">hal-03897506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des virus bénéfiques pour les plantes et les animaux</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conserved Viral Transcription Plays a Key Role in Virus-Like Particle Production of the Parasitoid Wasp Venturia canescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022171⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00524-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897506v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved Viral Transcription Plays a Key Role in Virus-Like Particle Production of the Parasitoid Wasp Venturia canescens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Chelonus inanitus bracovirus encodes lineage-specific proteins and truncated immune IκB-like factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Musset</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonick Sibut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariko Urabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+                <w:t xml:space="preserve">Azam Asadullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96 (13), </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.00524-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838164v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The naked truth: An updated review on nudiviruses and their relationship to bracoviruses and baculoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jirka M Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique M van Oers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 189, pp.107718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1942,103 +1942,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element repression using piRNAs, and its relevance to endogenous viral elements (EVEs) and immunity in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (1), pp.100876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2219,77 +2219,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bracoviruses recruit host integrases for their integration into caterpillar’s genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiqian Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuenan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaotong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongmin Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3004,801 +3004,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The domestication of a large DNA virus by the wasp Venturia canescens involves targeted genome reduction through pseudogenization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The recurrent domestication of viruses: major evolutionary transitions in parasitic wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy127⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145 (6), pp.713-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182017000725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918050v1</w:t>
+                <w:t xml:space="preserve">hal-02140632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recurrent domestication of viruses: major evolutionary transitions in parasitic wasps</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The domestication of a large DNA virus by the wasp Venturia canescens involves targeted genome reduction through pseudogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 145 (6), pp.713-723. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (7), pp.1745-1764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182017000725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140632v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected invasion of miniature inverted-repeat transposable elements in viral genomes</w:t>
+                <w:t xml:space="preserve">Cotesia congregata Bracovirus Circles Encoding PTP and Ankyrin Genes Integrate into the DNA of Parasitized Manduca sexta Hemocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hua-Hao Zhang</w:t>
+                <w:t xml:space="preserve">Germain Chevignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiu-Zhong Zhou</w:t>
+                <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ping-Lan Wang</w:t>
+                <w:t xml:space="preserve">Gabor Gyapay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Min Xiong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andréa Luchetti</w:t>
+                <w:t xml:space="preserve">Nathalie Vega-Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13100-018-0125-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00438-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830342v1</w:t>
+                <w:t xml:space="preserve">hal-02140555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotesia congregata Bracovirus Circles Encoding PTP and Ankyrin Genes Integrate into the DNA of Parasitized Manduca sexta Hemocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected invasion of miniature inverted-repeat transposable elements in viral genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua-Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Chevignon</w:t>
+                <w:t xml:space="preserve">Qiu-Zhong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Périquet</w:t>
+                <w:t xml:space="preserve">Ping-Lan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor Gyapay</w:t>
+                <w:t xml:space="preserve">Xiao-Min Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vega-Czarny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Musset</w:t>
+                <w:t xml:space="preserve">Andréa Luchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 92 (15), </w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00438-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13100-018-0125-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140555v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous viruses of parasitic wasps: variations on a common theme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of Lateral Transfers on the Genomes of Lepidoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (11), pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes8110315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605633v1</w:t>
+                <w:t xml:space="preserve">hal-02138988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lateral Transfers on the Genomes of Lepidoptera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Endogenous viruses of parasitic wasps: variations on a common theme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (11), pp.315. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.41-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes8110315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138988v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign DNA acquisition by invertebrate genomes</w:t>
               </w:r>
@@ -3931,90 +3931,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitic wasps have domesticated viruses repeatedly during their evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (8-9), pp.699-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4061,51 +4061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent DNA virus domestication leading to different parasite virulence strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4221,51 +4221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohen Alejandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stewart Don</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djoumad Abdelmadjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4584,51 +4584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic response of Manduca sexta immune tissues to parasitization by the bracovirus associated wasp Cotesia congregata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Chevignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4636,51 +4636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62(SI) pp.86-99. </w:t>
@@ -4730,51 +4730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional annotation of Cotesia congregata bracovirus: identification of the viral genes expressed in parasitized host immune tissues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Chevignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4864,64 +4864,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of symbiotic viruses associated with parasitoid wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Chevignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4981,90 +4981,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional endogenous viral elements in the genome of the parasitoid wasp Cotesia congregata: insights into the evolutionary dynamics of bracoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Jancek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5154,51 +5154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (1), pp.1-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5271,64 +5271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 368 (1626), pp.20130051. </w:t>
@@ -5379,51 +5379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Selection on Bracovirus Genomes Drives the Specialization of Cotesia Parasitoid Wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Jancek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5513,90 +5513,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bracovirus Genome of the Parasitoid Wasp Cotesia congregata Is Amplified within 13 Replication Units, Including Sequences Not Packaged in the Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ferras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (17), pp.9649. </w:t>
@@ -5781,77 +5781,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of a chromosomal Maverick to endogenous bracovirus in a parasitoid wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Serbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5940,51 +5940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6044,51 +6044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of virion structural components reveals vestiges of the ancestral ichnovirus genome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6588,51 +6588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydnaviruses of Braconid Wasps Derive from an Ancestral Nudivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Annaheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6640,51 +6640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Herbiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Gyapay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 323 (5916), pp.926-930. </w:t>
@@ -6774,51 +6774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (33), pp.681-689. </w:t>
@@ -6881,77 +6881,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blochmannia endosymbionts improve colony growth and immune defence in the ant Camponotus fellah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danival José de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Depoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7050,51 +7050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 390 (5/6), pp.493-502. </w:t>
@@ -7144,90 +7144,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydnavirus hidden face: The genes producing virus particles of parasitic wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Herbiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Lanzrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 101, pp.194-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7267,389 +7267,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bracovirus Gene Products Are Highly Divergent From Insect Proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viral cystatin evolution and three-dimensional structure modelling: a case of directional selection acting on a viral protein involved in a host-parasitoid interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juline Herbinière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Serbielle</w:t>
+                <w:t xml:space="preserve">S. Serbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+                <w:t xml:space="preserve">S. Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Wincker</w:t>
+                <w:t xml:space="preserve">S. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/arch.20219⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-6-38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315839v1</w:t>
+                <w:t xml:space="preserve">hal-00324548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral cystatin evolution and three-dimensional structure modelling: a case of directional selection acting on a viral protein involved in a host-parasitoid interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Serbielle</w:t>
+                <w:t xml:space="preserve">Bracovirus Gene Products Are Highly Divergent From Insect Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chowdhury</w:t>
+                <w:t xml:space="preserve">Juline Herbinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Serbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pichon</w:t>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dupas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Lesobre</w:t>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67, pp.172-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arch.20219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-6-38⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00324548v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral cystatin evolution and 3D structure modelling a case of directional selection acting on a viral protein involved in a host-parasitoid interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Serbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 00, pp.00-00</w:t>
@@ -7717,51 +7717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Doury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7837,51 +7837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic interactions between the parasitoid wasp Leptopilina boulardi and its Drosophila hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8096,51 +8096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic interactions between the parasitoid wasp Leptopilina boulardi and its Drosophila hosts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8221,51 +8221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic interactions between a parasitoid wasp and its Drosophila hosts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8480,51 +8480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drezen J.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8573,643 +8573,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding the evolutionary story of polydnaviruses</w:t>
+                <w:t xml:space="preserve">Vers la compréhension de l'histoire évolutive des polydnavirus., Virologie, 10, 109-118.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Drezen J.M.</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cattolico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drezen J.-M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 117, pp.81-89</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080679v1</w:t>
+                <w:t xml:space="preserve">hal-00101517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la compréhension de l'histoire évolutive des polydnavirus., Virologie, 10, 109-118.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Drezen J.-M.</w:t>
+                <w:t xml:space="preserve">Do parasitoid preferences for different host species match virulence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Isabel Rodriguez Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylene Poirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (2), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2006.00505.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101517v1</w:t>
+                <w:t xml:space="preserve">hal-02655404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do parasitoid preferences for different host species match virulence?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marylene Poirie</w:t>
+                <w:t xml:space="preserve">Unfolding the evolutionary story of polydnaviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drezen J.M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 117, pp.81-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02655404v1</w:t>
+                <w:t xml:space="preserve">hal-00080679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RhoGAP protein as a main immune suppressive factor in the Leptopilina boulardi (Hymenoptera, Figitidae) - Drosophila melanogaster interaction</w:t>
+                <w:t xml:space="preserve">A RhoGAP protein as a main immune suppressive factor in the Leptopilina boulardi (Hymenoptera, Figitidae) - Drosophila melanoogaster interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grangeia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 35 (2), pp.93-103. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 35, pp.93-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682408v1</w:t>
+                <w:t xml:space="preserve">hal-00014108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RhoGAP protein as a main immune suppressive factor in the Leptopilina boulardi (Hymenoptera, Figitidae) - Drosophila melanoogaster interaction.</w:t>
+                <w:t xml:space="preserve">A RhoGAP protein as a main immune suppressive factor in the Leptopilina boulardi (Hymenoptera, Figitidae) - Drosophila melanogaster interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grangeia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 35, pp.93-103</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 35 (2), pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2004.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014108v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haemocyte change in D. melanogaster in response to long gland components of the parasitoid wasp Leptopilina boulardi : a Rho-GAP protein as an important factor.</w:t>
               </w:r>
@@ -9581,277 +9581,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydnavirus replication : the EP1 segment of the parasitoid wasp Cotesia congregata is amplified within a larger precursor molecule</w:t>
+                <w:t xml:space="preserve">Visualization of polydnavirus sequences in a parasitoid wasp chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pasquier-Barre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Huguet</w:t>
+                <w:t xml:space="preserve">E. Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Monteiro</w:t>
+                <w:t xml:space="preserve">N.E. Beckage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moreau</w:t>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylene Poirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 83 (8), pp.2035-2045</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 76 (11), pp.5793-5796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681404v1</w:t>
+                <w:t xml:space="preserve">hal-02676601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of polydnavirus sequences in a parasitoid wasp chromosome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polydnavirus replication : the EP1 segment of the parasitoid wasp Cotesia congregata is amplified within a larger precursor molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.E. Beckage</w:t>
+                <w:t xml:space="preserve">F. Pasquier-Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marylene Poirie</w:t>
+                <w:t xml:space="preserve">F. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lemeunier</w:t>
+                <w:t xml:space="preserve">A. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 76 (11), pp.5793-5796</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 83 (8), pp.2035-2045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676601v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9869,103 +9869,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudivirus domestication in Campopleginae parasitoid wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
@@ -9994,103 +9994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudivirus domestication in Campopleginae parasitoid wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Invertebrate Pathology and Microbial Control. 55. Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, College Park, United States</w:t>
@@ -10119,51 +10119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent and potentially ongoing invasion of lepidopteran genomes by a helitron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheidegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10171,51 +10171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Heisserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Orleans, France</w:t>
@@ -10244,64 +10244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent virus domestication in parasitic wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10395,64 +10395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10529,51 +10529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Steward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Orlando, United States</w:t>
@@ -10602,51 +10602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of transfer of virulence molecules in ichneumonid wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10766,51 +10766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10891,51 +10891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10977,64 +10977,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using genomic tools to unravel parasitic wasp genome evolution via acquisition of viral genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11141,51 +11141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11253,64 +11253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du REID (Réseau National Ecologie des Interactions Durables)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11335,51 +11335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent domestication of viruses by parasitic wasps to face host immune defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11387,51 +11387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Congress of Entomology (ECE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, York, United Kingdom</w:t>
@@ -11704,277 +11704,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine évolutive des associations guêpes parasitoïdes-polydnavirus : recherche des virus ancetres.</w:t>
+                <w:t xml:space="preserve">The sequencing of the integrated from of CcBV : one locus or several loci ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Périquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Herbiniere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Dupuy</w:t>
+                <w:t xml:space="preserve">G. Gyapay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huguet J.M.</w:t>
+                <w:t xml:space="preserve">S. Bernard-Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau des Interactions durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, BREST, France</w:t>
+              <w:t xml:space="preserve">40th Annual Meeting of the Society of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, QUEBEC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196579v1</w:t>
+                <w:t xml:space="preserve">hal-00196660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sequencing of the integrated from of CcBV : one locus or several loci ?</w:t>
+                <w:t xml:space="preserve">Origine évolutive des associations guêpes parasitoïdes-polydnavirus : recherche des virus ancetres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Herbiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Gyapay</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bernard-Samain</w:t>
+                <w:t xml:space="preserve">Huguet J.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Meeting of the Society of Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, QUEBEC, Canada</w:t>
+              <w:t xml:space="preserve">Journées du Réseau des Interactions durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196660v1</w:t>
+                <w:t xml:space="preserve">hal-00196579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une nouvelle famille multigénique impliquée dans le parasitisme du Sphinx du Tabac (Manduca sexta, Lepdoptera) par l'hyménoptère parasitoïde Cotesia congregata.</w:t>
               </w:r>
@@ -11999,51 +11999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drezen J.M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12370,390 +12370,390 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Progenitors of Bracoviruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Polydnaviridae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Strand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitoid Viruses Symbionts and Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.267-278, 2012, 978-0-12-384684-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780036v1</w:t>
+                <w:t xml:space="preserve">hal-00780049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydnaviridae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+                <w:t xml:space="preserve">Genomics of Banchine Ichnoviruses:1 Insights into their Relationship to Bracoviruses and Campoplegine Ichnoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Strand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Don Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Nisole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitoid Viruses: Symbionts and Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.79-87, 2012, 978-0-12-384858-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-384858-1.00006-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780049v1</w:t>
+                <w:t xml:space="preserve">hal-00780045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of Banchine Ichnoviruses:1 Insights into their Relationship to Bracoviruses and Campoplegine Ichnoviruses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary Progenitors of Bracoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitoid Viruses: Symbionts and Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.79-87, 2012, 978-0-12-384858-1. </w:t>
+              <w:t xml:space="preserve">Parasitoid Viruses Symbionts and Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.15-31, 2012, 978-0-12-384858-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-384858-1.00006-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-384858-1.00002-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780045v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Organization of Genes Encoding Ichnovirus Structural Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12858,77 +12858,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les polydnavirus : des virus qui pratiquent le transfert de gènes depuis 100 millions d’années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.125-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2010262125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12987,51 +12987,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of new endogenous viral elements in campoplegine wasps (Ichneumonidae, Campopleginae, Campoplex) suggests a widespread nudivirus domestication event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13039,51 +13039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Ferreira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13553,51 +13553,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB4BA57E"/>
+    <w:nsid w:val="D32D6ED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13784,51 +13784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-drezen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7578-635X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110764056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Manuel Petersen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bryon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M van Oers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqian Ye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Pang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2422935122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J M Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11604-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Herniou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bloin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavigliasso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heisserer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Periquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelen R Burke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.12.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Urabe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Asadullah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001791" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00524-22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka M Petersen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2022.107718" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100876" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391175v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuenan Zhou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongmin Hu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009751" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379936v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chebbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George P&#233;riquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiadjana Fortuna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00684-21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jeannette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15567" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hearn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaxter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Schonrogge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Pujade-Villar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008398" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ginis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Connor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00926" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy127" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017000725" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Hao Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Zhong Zhou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Lan Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Min Xiong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Luchetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-018-0125-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega-Czarny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00438-18" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163208013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501150" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;liveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Alejandro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Don" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumad Abdelmadjid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01001-15" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220732v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005470" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02884-14" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316433v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.12.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PG0GP42-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083811v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.09.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860182v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Gundersen-Rindal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2012.731497" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Paillusson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064432" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00886-13" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-253" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9569-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XBP69DZZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105580108" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537901v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bergoin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000923" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550977v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinchon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Drezen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.12.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQLS5CQ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575444v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kaeslin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Heller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-693" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551409v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Wespi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.022699-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435637v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dubuffet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.11.013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXR45SH8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424607v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danival Jos&#233; de Souza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depoix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-29" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424591v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.061" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-8C1F0XJJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424632v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lanzrein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2009.04.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZCJHS5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315839v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20219" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61M6QPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324548v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serbielle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chowdhury" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-38" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320575v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serbielle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315871v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Doury" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.10.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPBKHGT3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656855v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Poirie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800893" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193059v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fallabella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varrichio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Provost" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espagne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrarese" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193317v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubuffet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.-M." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poirie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088562v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiri&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080689v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Alvarez C.I." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Alphen J.M." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080677v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080679v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101517v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655404v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Isabel Rodriguez Alvarez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2006.00505.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HWZ6TPPS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682408v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labrosse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stasiak" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grangeia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.10.004" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J4MQ90Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014108v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014107v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doury" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014110v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douris" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalmanach" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Provost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477513v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1910(03)00058-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCGRZVR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681404v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteiro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676601v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Beckage" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemeunier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873528v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873498v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236326v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheidegger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988636v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991469v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991466v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steward" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988646v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991475v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991485v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991484v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991479v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991483v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991478v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196579v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguet J.M." TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196660v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyapay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196654v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760110v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015110v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014111v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780036v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00002-3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780049v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780045v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Stoltz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lapointe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nisole" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00006-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780038v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Webb" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00003-5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138993v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262125" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707336v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cariou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Ferreira dos Santos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122847v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Pichon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-drezen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7578-635X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110764056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387762v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhi Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqian Ye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Pang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2422935122" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Manuel Petersen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bryon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M van Oers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J M Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11604-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Herniou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bloin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavigliasso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heisserer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Periquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelen R Burke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.12.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022171" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00524-22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Urabe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Asadullah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001791" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka M Petersen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2022.107718" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100876" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391175v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuenan Zhou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongmin Hu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009751" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379936v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chebbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George P&#233;riquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiadjana Fortuna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00684-21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jeannette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15567" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hearn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaxter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Schonrogge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Pujade-Villar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008398" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ginis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Connor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00926" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017000725" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy127" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega-Czarny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00438-18" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Hao Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Zhong Zhou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Lan Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Min Xiong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Luchetti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-018-0125-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163208013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501150" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;liveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Alejandro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Don" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumad Abdelmadjid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01001-15" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220732v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005470" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02884-14" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316433v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.12.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PG0GP42-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083811v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.09.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860182v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Gundersen-Rindal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2012.731497" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Paillusson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064432" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00886-13" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-253" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9569-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XBP69DZZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105580108" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537901v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bergoin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000923" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550977v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinchon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Drezen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.12.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQLS5CQ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575444v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kaeslin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Heller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-693" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551409v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Wespi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.022699-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435637v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dubuffet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.11.013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXR45SH8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424607v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danival Jos&#233; de Souza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depoix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-29" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424591v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.061" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-8C1F0XJJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424632v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lanzrein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2009.04.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZCJHS5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324548v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serbielle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chowdhury" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-38" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315839v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20219" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61M6QPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320575v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serbielle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315871v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Doury" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.10.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPBKHGT3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656855v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Poirie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800893" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193059v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fallabella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varrichio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Provost" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espagne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrarese" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193317v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubuffet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.-M." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poirie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088562v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiri&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080689v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Alvarez C.I." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Alphen J.M." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080677v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655404v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Isabel Rodriguez Alvarez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2006.00505.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HWZ6TPPS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080679v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014108v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labrosse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stasiak" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grangeia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682408v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.10.004" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J4MQ90Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014107v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doury" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014110v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douris" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalmanach" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Provost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477513v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1910(03)00058-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCGRZVR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676601v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Beckage" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemeunier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681404v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteiro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873528v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873498v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236326v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheidegger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988636v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991469v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991466v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steward" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988646v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991475v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991485v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991484v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991479v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991483v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991478v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196660v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyapay" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196579v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguet J.M." TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196654v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760110v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015110v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014111v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780049v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780045v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Stoltz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lapointe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nisole" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00006-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780036v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00002-3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780038v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Webb" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00003-5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138993v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262125" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707336v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cariou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Ferreira dos Santos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122847v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Pichon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>