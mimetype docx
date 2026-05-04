--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -392,291 +392,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A symbiotic gene stimulates aggressive behavior favoring the survival of parasitized caterpillars</w:t>
+                <w:t xml:space="preserve">Transcriptional dynamics during Heliothis zea nudivirus 1 infection in an ovarian cell line from Helicoverpa zea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiwei Wu</w:t>
+                <w:t xml:space="preserve">Jirka Manuel Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaotong Wu</w:t>
+                <w:t xml:space="preserve">Astrid Bryon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhizhi Wang</w:t>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiqian Ye</w:t>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lan Pang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monique M van Oers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (18), pp.e2422935122. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (1), pp.002066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2422935122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.002066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387762v1</w:t>
+                <w:t xml:space="preserve">hal-05387774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional dynamics during Heliothis zea nudivirus 1 infection in an ovarian cell line from Helicoverpa zea</w:t>
+                <w:t xml:space="preserve">A symbiotic gene stimulates aggressive behavior favoring the survival of parasitized caterpillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jirka Manuel Petersen</w:t>
+                <w:t xml:space="preserve">Zhiwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Bryon</w:t>
+                <w:t xml:space="preserve">Xiaotong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+                <w:t xml:space="preserve">Zhizhi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+                <w:t xml:space="preserve">Xiqian Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique M van Oers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lan Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106 (1), pp.002066. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (18), pp.e2422935122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.002066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2422935122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387774v1</w:t>
+                <w:t xml:space="preserve">hal-05387762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summary of taxonomy changes ratified by the International Committee on Taxonomy of Viruses (ICTV) from the Animal DNA Viruses and Retroviruses Subcommittee, 2025</w:t>
               </w:r>
@@ -1330,585 +1330,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bracoviruses, ichnoviruses, and virus-like particles from parasitoid wasps retain many features of their virus ancestors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chelonus inanitus bracovirus encodes lineage-specific proteins and truncated immune IκB-like factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelen R Burke</w:t>
+                <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael R Strand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaut Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonick Sibut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariko Urabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azam Asadullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2021.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844933v1</w:t>
+                <w:t xml:space="preserve">hal-03843658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des virus bénéfiques pour les plantes et les animaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bracoviruses, ichnoviruses, and virus-like particles from parasitoid wasps retain many features of their virus ancestors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelen R Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R Strand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022171⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, pp.93-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2021.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897506v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved Viral Transcription Plays a Key Role in Virus-Like Particle Production of the Parasitoid Wasp Venturia canescens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des virus bénéfiques pour les plantes et les animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Heisserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.00524-22⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (12), pp.1016-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838164v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chelonus inanitus bracovirus encodes lineage-specific proteins and truncated immune IκB-like factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Conserved Viral Transcription Plays a Key Role in Virus-Like Particle Production of the Parasitoid Wasp Venturia canescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mariko Urabe</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azam Asadullah</w:t>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 103 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00524-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843658v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The naked truth: An updated review on nudiviruses and their relationship to bracoviruses and baculoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jirka M Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique M van Oers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 189, pp.107718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1942,103 +1942,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element repression using piRNAs, and its relevance to endogenous viral elements (EVEs) and immunity in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (1), pp.100876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2219,77 +2219,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bracoviruses recruit host integrases for their integration into caterpillar’s genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiqian Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuenan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaotong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongmin Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3004,265 +3004,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recurrent domestication of viruses: major evolutionary transitions in parasitic wasps</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The domestication of a large DNA virus by the wasp Venturia canescens involves targeted genome reduction through pseudogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182017000725⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (7), pp.1745-1764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140632v1</w:t>
+                <w:t xml:space="preserve">hal-01918050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The domestication of a large DNA virus by the wasp Venturia canescens involves targeted genome reduction through pseudogenization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The recurrent domestication of viruses: major evolutionary transitions in parasitic wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (7), pp.1745-1764. </w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145 (6), pp.713-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0031182017000725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918050v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotesia congregata Bracovirus Circles Encoding PTP and Ankyrin Genes Integrate into the DNA of Parasitized Manduca sexta Hemocytes</w:t>
               </w:r>
@@ -3510,295 +3510,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lateral Transfers on the Genomes of Lepidoptera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Endogenous viruses of parasitic wasps: variations on a common theme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes8110315⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138988v1</w:t>
+                <w:t xml:space="preserve">hal-01605633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous viruses of parasitic wasps: variations on a common theme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact of Lateral Transfers on the Genomes of Lepidoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25, pp.41-48. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (11), pp.315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2017.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes8110315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605633v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign DNA acquisition by invertebrate genomes</w:t>
               </w:r>
@@ -3931,90 +3931,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitic wasps have domesticated viruses repeatedly during their evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (8-9), pp.699-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4061,51 +4061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent DNA virus domestication leading to different parasite virulence strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4636,51 +4636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62(SI) pp.86-99. </w:t>
@@ -4864,51 +4864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of symbiotic viruses associated with parasitoid wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Chevignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4975,278 +4975,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional endogenous viral elements in the genome of the parasitoid wasp Cotesia congregata: insights into the evolutionary dynamics of bracoviruses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parasitoid polydnaviruses: evolution, pathology and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Jancek</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dawn Gundersen-Rindal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0047⟩</w:t>
+              <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.1-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09583157.2012.731497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862670v1</w:t>
+                <w:t xml:space="preserve">hal-00860182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitoid polydnaviruses: evolution, pathology and applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dawn Gundersen-Rindal</w:t>
+                <w:t xml:space="preserve">Functional endogenous viral elements in the genome of the parasitoid wasp Cotesia congregata: insights into the evolutionary dynamics of bracoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dupuy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverine Jancek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Périquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (1), pp.1-61. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 368 (1626), pp.20130047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09583157.2012.731497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860182v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When parasitic wasps hijacked viruses: genomic and functional evolution of polydnaviruses</w:t>
               </w:r>
@@ -5271,51 +5271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5366,64 +5366,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Selection on Bracovirus Genomes Drives the Specialization of Cotesia Parasitoid Wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Jancek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5513,90 +5513,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bracovirus Genome of the Parasitoid Wasp Cotesia congregata Is Amplified within 13 Replication Units, Including Sequences Not Packaged in the Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ferras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (17), pp.9649. </w:t>
@@ -5686,51 +5686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfie Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Héricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, pp.253. </w:t>
@@ -5768,90 +5768,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of a chromosomal Maverick to endogenous bracovirus in a parasitoid wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Serbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6044,51 +6044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of virion structural components reveals vestiges of the ancestral ichnovirus genome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6588,51 +6588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydnaviruses of Braconid Wasps Derive from an Ancestral Nudivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Annaheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6774,51 +6774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (33), pp.681-689. </w:t>
@@ -6881,77 +6881,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blochmannia endosymbionts improve colony growth and immune defence in the ant Camponotus fellah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danival José de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Depoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7050,51 +7050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 390 (5/6), pp.493-502. </w:t>
@@ -7144,90 +7144,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydnavirus hidden face: The genes producing virus particles of parasitic wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Herbiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Lanzrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 101, pp.194-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7267,389 +7267,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral cystatin evolution and three-dimensional structure modelling: a case of directional selection acting on a viral protein involved in a host-parasitoid interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bracovirus Gene Products Are Highly Divergent From Insect Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Serbielle</w:t>
+                <w:t xml:space="preserve">Juline Herbinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Serbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chowdhury</w:t>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pichon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Lesobre</w:t>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-6-38⟩</w:t>
+              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67, pp.172-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arch.20219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324548v1</w:t>
+                <w:t xml:space="preserve">hal-00315839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bracovirus Gene Products Are Highly Divergent From Insect Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+                <w:t xml:space="preserve">Viral cystatin evolution and three-dimensional structure modelling: a case of directional selection acting on a viral protein involved in a host-parasitoid interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Serbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juline Herbinière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Serbielle</w:t>
+                <w:t xml:space="preserve">S. Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+                <w:t xml:space="preserve">S. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Wincker</w:t>
+                <w:t xml:space="preserve">S. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/arch.20219⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-6-38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00315839v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral cystatin evolution and 3D structure modelling a case of directional selection acting on a viral protein involved in a host-parasitoid interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Serbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 00, pp.00-00</w:t>
@@ -7717,51 +7717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Doury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7837,51 +7837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic interactions between the parasitoid wasp Leptopilina boulardi and its Drosophila hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8096,51 +8096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic interactions between the parasitoid wasp Leptopilina boulardi and its Drosophila hosts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8221,51 +8221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic interactions between a parasitoid wasp and its Drosophila hosts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8327,889 +8327,889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do parasitoid preferences for different host species match virulence ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unfolding the evolutionary story of polydnaviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodriguez Alvarez C.I.</w:t>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Drezen J.M.</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Poirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31(2), pp.170-177</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 117, pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080689v1</w:t>
+                <w:t xml:space="preserve">hal-00080679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The few virus-like genes of Cotesia congregata bracovirus (CcBV).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Do parasitoid preferences for different host species match virulence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodriguez Alvarez C.I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drezen J.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Cattolico</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Van Alphen J.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poirie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 61, pp.110-122</w:t>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31(2), pp.170-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080677v1</w:t>
+                <w:t xml:space="preserve">hal-00080689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la compréhension de l'histoire évolutive des polydnavirus., Virologie, 10, 109-118.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The few virus-like genes of Cotesia congregata bracovirus (CcBV).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drezen J.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dupuy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10, pp.109-118</w:t>
+              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61, pp.110-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101517v1</w:t>
+                <w:t xml:space="preserve">hal-00080677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do parasitoid preferences for different host species match virulence?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marylene Poirie</w:t>
+                <w:t xml:space="preserve">Vers la compréhension de l'histoire évolutive des polydnavirus., Virologie, 10, 109-118.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cattolico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drezen J.-M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.109-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655404v1</w:t>
+                <w:t xml:space="preserve">hal-00101517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding the evolutionary story of polydnaviruses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Drezen J.M.</w:t>
+                <w:t xml:space="preserve">Do parasitoid preferences for different host species match virulence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Isabel Rodriguez Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylene Poirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (2), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2006.00505.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080679v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RhoGAP protein as a main immune suppressive factor in the Leptopilina boulardi (Hymenoptera, Figitidae) - Drosophila melanoogaster interaction.</w:t>
+                <w:t xml:space="preserve">A RhoGAP protein as a main immune suppressive factor in the Leptopilina boulardi (Hymenoptera, Figitidae) - Drosophila melanogaster interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grangeia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 35, pp.93-103</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 35 (2), pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2004.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014108v1</w:t>
+                <w:t xml:space="preserve">hal-02682408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RhoGAP protein as a main immune suppressive factor in the Leptopilina boulardi (Hymenoptera, Figitidae) - Drosophila melanogaster interaction</w:t>
+                <w:t xml:space="preserve">A RhoGAP protein as a main immune suppressive factor in the Leptopilina boulardi (Hymenoptera, Figitidae) - Drosophila melanoogaster interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grangeia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 35 (2), pp.93-103. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 35, pp.93-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02682408v1</w:t>
+                <w:t xml:space="preserve">hal-00014108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haemocyte change in D. melanogaster in response to long gland components of the parasitoid wasp Leptopilina boulardi : a Rho-GAP protein as an important factor.</w:t>
               </w:r>
@@ -9234,51 +9234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Doury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drezen J.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9368,51 +9368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 79, pp.9765-9776</w:t>
@@ -9493,51 +9493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 49 (5), pp.407-417. </w:t>
@@ -9581,277 +9581,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of polydnavirus sequences in a parasitoid wasp chromosome</w:t>
+                <w:t xml:space="preserve">Polydnavirus replication : the EP1 segment of the parasitoid wasp Cotesia congregata is amplified within a larger precursor molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Belle</w:t>
+                <w:t xml:space="preserve">F. Pasquier-Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.E. Beckage</w:t>
+                <w:t xml:space="preserve">F. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Lemeunier</w:t>
+                <w:t xml:space="preserve">A. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 76 (11), pp.5793-5796</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 83 (8), pp.2035-2045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676601v1</w:t>
+                <w:t xml:space="preserve">hal-02681404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydnavirus replication : the EP1 segment of the parasitoid wasp Cotesia congregata is amplified within a larger precursor molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of polydnavirus sequences in a parasitoid wasp chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pasquier-Barre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Huguet</w:t>
+                <w:t xml:space="preserve">N.E. Beckage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Monteiro</w:t>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylene Poirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moreau</w:t>
+                <w:t xml:space="preserve">F. Lemeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 83 (8), pp.2035-2045</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 76 (11), pp.5793-5796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681404v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9869,103 +9869,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudivirus domestication in Campopleginae parasitoid wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
@@ -9994,103 +9994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudivirus domestication in Campopleginae parasitoid wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Invertebrate Pathology and Microbial Control. 55. Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, College Park, United States</w:t>
@@ -10119,51 +10119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent and potentially ongoing invasion of lepidopteran genomes by a helitron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheidegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10171,51 +10171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Heisserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Orleans, France</w:t>
@@ -10244,64 +10244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent virus domestication in parasitic wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10395,64 +10395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10602,51 +10602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of transfer of virulence molecules in ichneumonid wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10766,51 +10766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10891,51 +10891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10977,64 +10977,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using genomic tools to unravel parasitic wasp genome evolution via acquisition of viral genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11141,51 +11141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11253,64 +11253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du REID (Réseau National Ecologie des Interactions Durables)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11335,51 +11335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent domestication of viruses by parasitic wasps to face host immune defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11704,359 +11704,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sequencing of the integrated from of CcBV : one locus or several loci ?</w:t>
+                <w:t xml:space="preserve">Origine évolutive des associations guêpes parasitoïdes-polydnavirus : recherche des virus ancetres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Herbiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Gyapay</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bernard-Samain</w:t>
+                <w:t xml:space="preserve">Huguet J.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Meeting of the Society of Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, QUEBEC, Canada</w:t>
+              <w:t xml:space="preserve">Journées du Réseau des Interactions durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196660v1</w:t>
+                <w:t xml:space="preserve">hal-00196579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine évolutive des associations guêpes parasitoïdes-polydnavirus : recherche des virus ancetres.</w:t>
+                <w:t xml:space="preserve">The sequencing of the integrated from of CcBV : one locus or several loci ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Périquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Herbiniere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Dupuy</w:t>
+                <w:t xml:space="preserve">G. Gyapay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huguet J.M.</w:t>
+                <w:t xml:space="preserve">S. Bernard-Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau des Interactions durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, BREST, France</w:t>
+              <w:t xml:space="preserve">40th Annual Meeting of the Society of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, QUEBEC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196579v1</w:t>
+                <w:t xml:space="preserve">hal-00196660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une nouvelle famille multigénique impliquée dans le parasitisme du Sphinx du Tabac (Manduca sexta, Lepdoptera) par l'hyménoptère parasitoïde Cotesia congregata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drezen J.M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Journées des Entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12094,51 +12094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des paramètres immunitaires des invertébrés en cytométrie en flux, des mollusques aux lépidoptères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12370,390 +12370,390 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydnaviridae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evolutionary Progenitors of Bracoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Strand</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitoid Viruses Symbionts and Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.15-31, 2012, 978-0-12-384858-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-384858-1.00002-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780049v1</w:t>
+                <w:t xml:space="preserve">hal-00780036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of Banchine Ichnoviruses:1 Insights into their Relationship to Bracoviruses and Campoplegine Ichnoviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Cusson</w:t>
+                <w:t xml:space="preserve">Polydnaviridae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don Stoltz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Strand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitoid Viruses: Symbionts and Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.267-278, 2012, 978-0-12-384684-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780045v1</w:t>
+                <w:t xml:space="preserve">hal-00780049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Progenitors of Bracoviruses</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomics of Banchine Ichnoviruses:1 Insights into their Relationship to Bracoviruses and Campoplegine Ichnoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Nisole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitoid Viruses Symbionts and Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.15-31, 2012, 978-0-12-384858-1. </w:t>
+              <w:t xml:space="preserve">Parasitoid Viruses: Symbionts and Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.79-87, 2012, 978-0-12-384858-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-384858-1.00002-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-384858-1.00006-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780036v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Organization of Genes Encoding Ichnovirus Structural Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12845,90 +12845,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les polydnavirus : des virus qui pratiquent le transfert de gènes depuis 100 millions d’années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.125-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2010262125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12987,51 +12987,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of new endogenous viral elements in campoplegine wasps (Ichneumonidae, Campopleginae, Campoplex) suggests a widespread nudivirus domestication event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13039,51 +13039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Ferreira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13553,51 +13553,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D32D6ED8"/>
+    <w:nsid w:val="DCBC7A95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13784,51 +13784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-drezen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7578-635X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110764056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387762v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhi Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqian Ye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Pang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2422935122" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Manuel Petersen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bryon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M van Oers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J M Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11604-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Herniou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bloin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavigliasso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heisserer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Periquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelen R Burke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.12.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022171" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00524-22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Urabe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Asadullah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001791" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka M Petersen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2022.107718" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100876" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391175v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuenan Zhou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongmin Hu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009751" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379936v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chebbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George P&#233;riquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiadjana Fortuna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00684-21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jeannette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15567" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hearn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaxter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Schonrogge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Pujade-Villar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008398" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ginis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Connor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00926" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017000725" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy127" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega-Czarny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00438-18" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Hao Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Zhong Zhou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Lan Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Min Xiong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Luchetti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-018-0125-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163208013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501150" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;liveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Alejandro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Don" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumad Abdelmadjid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01001-15" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220732v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005470" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02884-14" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316433v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.12.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PG0GP42-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083811v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.09.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860182v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Gundersen-Rindal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2012.731497" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Paillusson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064432" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00886-13" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-253" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9569-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XBP69DZZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105580108" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537901v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bergoin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000923" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550977v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinchon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Drezen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.12.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQLS5CQ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575444v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kaeslin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Heller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-693" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551409v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Wespi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.022699-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435637v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dubuffet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.11.013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXR45SH8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424607v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danival Jos&#233; de Souza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depoix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-29" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424591v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.061" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-8C1F0XJJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424632v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lanzrein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2009.04.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZCJHS5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324548v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serbielle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chowdhury" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-38" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315839v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20219" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61M6QPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320575v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serbielle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315871v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Doury" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.10.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPBKHGT3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656855v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Poirie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800893" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193059v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fallabella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varrichio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Provost" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espagne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrarese" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193317v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubuffet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.-M." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poirie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088562v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiri&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080689v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Alvarez C.I." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Alphen J.M." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080677v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655404v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Isabel Rodriguez Alvarez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2006.00505.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HWZ6TPPS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080679v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014108v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labrosse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stasiak" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grangeia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682408v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.10.004" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J4MQ90Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014107v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doury" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014110v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douris" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalmanach" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Provost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477513v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1910(03)00058-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCGRZVR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676601v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Beckage" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemeunier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681404v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteiro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873528v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873498v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236326v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheidegger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988636v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991469v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991466v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steward" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988646v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991475v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991485v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991484v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991479v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991483v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991478v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196660v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyapay" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196579v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguet J.M." TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196654v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760110v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015110v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014111v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780049v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780045v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Stoltz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lapointe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nisole" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00006-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780036v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00002-3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780038v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Webb" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00003-5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138993v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262125" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707336v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cariou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Ferreira dos Santos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122847v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Pichon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-drezen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7578-635X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110764056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Manuel Petersen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bryon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M van Oers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqian Ye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Pang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2422935122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J M Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11604-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Herniou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bloin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavigliasso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heisserer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Periquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Urabe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Asadullah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001791" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelen R Burke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.12.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00524-22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka M Petersen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2022.107718" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100876" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391175v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuenan Zhou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongmin Hu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009751" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379936v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chebbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George P&#233;riquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiadjana Fortuna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00684-21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jeannette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15567" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hearn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaxter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Schonrogge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Pujade-Villar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008398" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ginis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Connor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00926" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy127" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017000725" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega-Czarny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00438-18" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Hao Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Zhong Zhou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Lan Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Min Xiong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Luchetti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-018-0125-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163208013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501150" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;liveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Alejandro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Don" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumad Abdelmadjid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01001-15" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220732v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005470" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02884-14" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316433v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.12.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PG0GP42-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083811v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.09.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860182v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Gundersen-Rindal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2012.731497" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Paillusson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064432" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00886-13" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-253" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9569-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XBP69DZZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105580108" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537901v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bergoin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000923" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550977v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinchon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Drezen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.12.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQLS5CQ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575444v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kaeslin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Heller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-693" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551409v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Wespi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.022699-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435637v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dubuffet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.11.013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXR45SH8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424607v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danival Jos&#233; de Souza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depoix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-29" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424591v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.061" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-8C1F0XJJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424632v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lanzrein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2009.04.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZCJHS5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315839v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20219" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61M6QPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324548v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serbielle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chowdhury" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-38" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320575v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serbielle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315871v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Doury" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.10.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPBKHGT3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656855v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Poirie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800893" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193059v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fallabella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varrichio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Provost" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espagne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrarese" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193317v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubuffet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.-M." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poirie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088562v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiri&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080679v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080689v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Alvarez C.I." TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Alphen J.M." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080677v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101517v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655404v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Isabel Rodriguez Alvarez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2006.00505.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HWZ6TPPS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682408v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labrosse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stasiak" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grangeia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.10.004" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J4MQ90Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014108v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014107v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doury" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014110v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douris" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalmanach" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Provost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477513v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1910(03)00058-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCGRZVR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681404v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteiro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676601v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Beckage" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemeunier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873528v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873498v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236326v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheidegger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988636v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991469v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991466v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steward" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988646v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991475v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991485v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991484v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991479v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991483v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991478v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196579v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguet J.M." TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196660v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyapay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196654v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760110v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015110v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014111v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780036v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00002-3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780049v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780045v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Stoltz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lapointe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nisole" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00006-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780038v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Webb" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00003-5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138993v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262125" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707336v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cariou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Ferreira dos Santos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122847v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Pichon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>