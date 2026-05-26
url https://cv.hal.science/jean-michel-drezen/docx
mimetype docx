--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1464,382 +1464,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bracoviruses, ichnoviruses, and virus-like particles from parasitoid wasps retain many features of their virus ancestors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des virus bénéfiques pour les plantes et les animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Heisserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael R Strand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2021.12.003⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (12), pp.1016-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844933v1</w:t>
+                <w:t xml:space="preserve">hal-03897506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des virus bénéfiques pour les plantes et les animaux</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conserved Viral Transcription Plays a Key Role in Virus-Like Particle Production of the Parasitoid Wasp Venturia canescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022171⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00524-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897506v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved Viral Transcription Plays a Key Role in Virus-Like Particle Production of the Parasitoid Wasp Venturia canescens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+                <w:t xml:space="preserve">Bracoviruses, ichnoviruses, and virus-like particles from parasitoid wasps retain many features of their virus ancestors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Musset</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelen R Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael R Strand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96 (13), </w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, pp.93-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.00524-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2021.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838164v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The naked truth: An updated review on nudiviruses and their relationship to bracoviruses and baculoviruses</w:t>
               </w:r>
@@ -2066,295 +2066,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+                <w:t xml:space="preserve">Bracoviruses recruit host integrases for their integration into caterpillar’s genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Boulain</w:t>
+                <w:t xml:space="preserve">Zehua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiqian Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
+                <w:t xml:space="preserve">Yuenan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaotong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyam Baudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emma Persyn</w:t>
+                <w:t xml:space="preserve">Rongmin Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), pp.e1009751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127732v1</w:t>
+                <w:t xml:space="preserve">hal-03391175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bracoviruses recruit host integrases for their integration into caterpillar’s genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zehua Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiqian Ye</w:t>
+                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuenan Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaotong Wu</w:t>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongmin Hu</w:t>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (9), pp.e1009751. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391175v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide patterns of bracovirus chromosomal integration into multiple host tissues during parasitism</w:t>
               </w:r>
@@ -3144,51 +3144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The recurrent domestication of viruses: major evolutionary transitions in parasitic wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,295 +3242,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotesia congregata Bracovirus Circles Encoding PTP and Ankyrin Genes Integrate into the DNA of Parasitized Manduca sexta Hemocytes</w:t>
+                <w:t xml:space="preserve">Unexpected invasion of miniature inverted-repeat transposable elements in viral genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Chevignon</w:t>
+                <w:t xml:space="preserve">Hua-Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Périquet</w:t>
+                <w:t xml:space="preserve">Qiu-Zhong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor Gyapay</w:t>
+                <w:t xml:space="preserve">Ping-Lan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vega-Czarny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Musset</w:t>
+                <w:t xml:space="preserve">Xiao-Min Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Luchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00438-18⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13100-018-0125-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140555v1</w:t>
+                <w:t xml:space="preserve">hal-01830342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected invasion of miniature inverted-repeat transposable elements in viral genomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cotesia congregata Bracovirus Circles Encoding PTP and Ankyrin Genes Integrate into the DNA of Parasitized Manduca sexta Hemocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiu-Zhong Zhou</w:t>
+                <w:t xml:space="preserve">Germain Chevignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ping-Lan Wang</w:t>
+                <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Min Xiong</w:t>
+                <w:t xml:space="preserve">Gabor Gyapay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Luchetti</w:t>
+                <w:t xml:space="preserve">Nathalie Vega-Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.19. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13100-018-0125-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00438-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830342v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous viruses of parasitic wasps: variations on a common theme</w:t>
               </w:r>
@@ -3689,51 +3689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4042,791 +4042,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent DNA virus domestication leading to different parasite virulence strategies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genome of the nucleopolyhedrosis-causing virus from Tipula oleracea sheds new light on the nudiviridae family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jouan</w:t>
+                <w:t xml:space="preserve">Annie Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1501150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (6), pp.3008-3025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02884-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318262v1</w:t>
+                <w:t xml:space="preserve">hal-01315465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and proteomic analyses indicate that banchine and campoplegine polydnaviruses have similar, if not identical, viral ancestors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Béliveau</w:t>
+                <w:t xml:space="preserve">Transcriptomic response of Manduca sexta immune tissues to parasitization by the bracovirus associated wasp Cotesia congregata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Chevignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohen Alejandro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Djoumad Abdelmadjid</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01001-15⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62(SI) pp.86-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315371v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent domestication by Lepidoptera of genes from their parasites mediated by Bracoviruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Musset</w:t>
+                <w:t xml:space="preserve">Recurrent DNA virus domestication leading to different parasite virulence strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (10), pp.e1501150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1501150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01220732v1</w:t>
+                <w:t xml:space="preserve">hal-01318262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of the nucleopolyhedrosis-causing virus from Tipula oleracea sheds new light on the nudiviridae family</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic and proteomic analyses indicate that banchine and campoplegine polydnaviruses have similar, if not identical, viral ancestors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
+                <w:t xml:space="preserve">Catherine Béliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gaillard</w:t>
+                <w:t xml:space="preserve">Cohen Alejandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Stewart Don</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Périquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoumad Abdelmadjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 89 (6), pp.3008-3025. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.02884-14⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 89 (17), pp.8909-8921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01001-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315465v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic response of Manduca sexta immune tissues to parasitization by the bracovirus associated wasp Cotesia congregata</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recurrent domestication by Lepidoptera of genes from their parasites mediated by Bracoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+                <w:t xml:space="preserve">Laila Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hua-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2014.12.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (9), 32 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01316433v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional annotation of Cotesia congregata bracovirus: identification of the viral genes expressed in parasitized host immune tissues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Chevignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 88 (16), pp.13678-13688. </w:t>
@@ -4877,51 +4877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of symbiotic viruses associated with parasitoid wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Chevignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5137,64 +5137,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Jancek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 368 (1626), pp.20130047. </w:t>
@@ -5258,77 +5258,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 368 (1626), pp.20130051. </w:t>
@@ -5526,51 +5526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ferras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5781,51 +5781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of a chromosomal Maverick to endogenous bracovirus in a parasitoid wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Serbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5914,77 +5914,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleozoic origin of insect large dsDNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6372,51 +6372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (693), 15 p. </w:t>
@@ -6640,51 +6640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Herbiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Gyapay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 323 (5916), pp.926-930. </w:t>
@@ -8422,523 +8422,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do parasitoid preferences for different host species match virulence ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dubuffet</w:t>
+                <w:t xml:space="preserve">Vers la compréhension de l'histoire évolutive des polydnavirus., Virologie, 10, 109-118.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodriguez Alvarez C.I.</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Poirie</w:t>
+                <w:t xml:space="preserve">Laurence Cattolico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drezen J.-M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31(2), pp.170-177</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080689v1</w:t>
+                <w:t xml:space="preserve">hal-00101517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The few virus-like genes of Cotesia congregata bracovirus (CcBV).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Huguet</w:t>
+                <w:t xml:space="preserve">Do parasitoid preferences for different host species match virulence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Isabel Rodriguez Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Cattolico</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylene Poirie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (2), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2006.00505.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080677v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la compréhension de l'histoire évolutive des polydnavirus., Virologie, 10, 109-118.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Drezen J.-M.</w:t>
+                <w:t xml:space="preserve">Do parasitoid preferences for different host species match virulence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodriguez Alvarez C.I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drezen J.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Alphen J.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10, pp.109-118</w:t>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31(2), pp.170-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101517v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do parasitoid preferences for different host species match virulence?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The few virus-like genes of Cotesia congregata bracovirus (CcBV).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drezen J.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cattolico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61, pp.110-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02655404v1</w:t>
+                <w:t xml:space="preserve">hal-00080677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RhoGAP protein as a main immune suppressive factor in the Leptopilina boulardi (Hymenoptera, Figitidae) - Drosophila melanogaster interaction</w:t>
               </w:r>
@@ -9368,51 +9368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 79, pp.9765-9776</w:t>
@@ -9921,51 +9921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
@@ -10046,51 +10046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Invertebrate Pathology and Microbial Control. 55. Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, College Park, United States</w:t>
@@ -10283,51 +10283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10382,51 +10382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the domestication of a viral genome in the parasitoid wasp Venturia canescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10490,90 +10490,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the evolutionary origins of banchinae polydnaviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Steward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Orlando, United States</w:t>
@@ -10753,51 +10753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10878,51 +10878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11128,51 +11128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11240,51 +11240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication d’un génome viral chez la guêpe parasitoïde Venturia canescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11348,90 +11348,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent domestication of viruses by parasitic wasps to face host immune defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Congress of Entomology (ECE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, York, United Kingdom</w:t>
@@ -11499,51 +11499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11611,51 +11611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11848,51 +11848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sequencing of the integrated from of CcBV : one locus or several loci ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12474,243 +12474,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydnaviridae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+                <w:t xml:space="preserve">Genomics of Banchine Ichnoviruses:1 Insights into their Relationship to Bracoviruses and Campoplegine Ichnoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Strand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Don Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Nisole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitoid Viruses: Symbionts and Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.79-87, 2012, 978-0-12-384858-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-384858-1.00006-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780049v1</w:t>
+                <w:t xml:space="preserve">hal-00780045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of Banchine Ichnoviruses:1 Insights into their Relationship to Bracoviruses and Campoplegine Ichnoviruses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polydnaviridae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Strand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitoid Viruses: Symbionts and Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.267-278, 2012, 978-0-12-384684-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780045v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Organization of Genes Encoding Ichnovirus Structural Proteins</w:t>
               </w:r>
@@ -12858,51 +12858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les polydnavirus : des virus qui pratiquent le transfert de gènes depuis 100 millions d’années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13039,51 +13039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Ferreira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13223,103 +13223,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal resolution reveals symbiotic virus colonization of parasitic wasp genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joke J.F.A. van Vugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13553,51 +13553,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCBC7A95"/>
+    <w:nsid w:val="348B135A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13784,51 +13784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-drezen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7578-635X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110764056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Manuel Petersen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bryon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M van Oers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqian Ye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Pang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2422935122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J M Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11604-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Herniou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bloin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavigliasso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heisserer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Periquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Urabe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Asadullah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001791" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelen R Burke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.12.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00524-22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka M Petersen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2022.107718" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100876" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391175v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuenan Zhou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongmin Hu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009751" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379936v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chebbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George P&#233;riquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiadjana Fortuna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00684-21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jeannette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15567" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hearn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaxter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Schonrogge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Pujade-Villar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008398" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ginis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Connor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00926" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy127" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017000725" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega-Czarny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00438-18" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Hao Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Zhong Zhou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Lan Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Min Xiong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Luchetti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-018-0125-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163208013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501150" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;liveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Alejandro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Don" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumad Abdelmadjid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01001-15" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220732v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005470" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02884-14" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316433v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.12.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PG0GP42-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083811v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.09.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860182v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Gundersen-Rindal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2012.731497" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Paillusson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064432" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00886-13" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-253" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9569-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XBP69DZZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105580108" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537901v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bergoin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000923" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550977v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinchon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Drezen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.12.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQLS5CQ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575444v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kaeslin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Heller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-693" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551409v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Wespi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.022699-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435637v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dubuffet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.11.013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXR45SH8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424607v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danival Jos&#233; de Souza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depoix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-29" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424591v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.061" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-8C1F0XJJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424632v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lanzrein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2009.04.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZCJHS5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315839v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20219" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61M6QPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324548v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serbielle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chowdhury" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-38" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320575v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serbielle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315871v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Doury" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.10.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPBKHGT3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656855v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Poirie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800893" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193059v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fallabella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varrichio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Provost" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espagne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrarese" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193317v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubuffet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.-M." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poirie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088562v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiri&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080679v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080689v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Alvarez C.I." TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Alphen J.M." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080677v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101517v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655404v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Isabel Rodriguez Alvarez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2006.00505.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HWZ6TPPS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682408v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labrosse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stasiak" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grangeia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.10.004" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J4MQ90Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014108v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014107v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doury" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014110v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douris" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalmanach" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Provost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477513v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1910(03)00058-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCGRZVR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681404v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteiro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676601v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Beckage" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemeunier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873528v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873498v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236326v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheidegger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988636v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991469v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991466v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steward" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988646v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991475v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991485v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991484v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991479v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991483v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991478v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196579v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguet J.M." TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196660v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyapay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196654v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760110v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015110v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014111v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780036v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00002-3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780049v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780045v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Stoltz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lapointe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nisole" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00006-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780038v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Webb" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00003-5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138993v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262125" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707336v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cariou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Ferreira dos Santos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122847v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Pichon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-drezen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7578-635X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110764056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Manuel Petersen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bryon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M van Oers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqian Ye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Pang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2422935122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J M Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11604-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Herniou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bloin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavigliasso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heisserer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Periquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Urabe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Asadullah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001791" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022171" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838164v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00524-22" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelen R Burke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.12.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka M Petersen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2022.107718" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100876" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuenan Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongmin Hu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009751" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379936v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chebbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George P&#233;riquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiadjana Fortuna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00684-21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jeannette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15567" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hearn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaxter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Schonrogge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Pujade-Villar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008398" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ginis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Connor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00926" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy127" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017000725" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Hao Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Zhong Zhou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Lan Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Min Xiong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Luchetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-018-0125-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega-Czarny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00438-18" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163208013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315465v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02884-14" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316433v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.12.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PG0GP42-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501150" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315371v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;liveau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Alejandro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Don" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumad Abdelmadjid" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01001-15" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005470" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083811v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.09.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860182v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Gundersen-Rindal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2012.731497" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Paillusson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064432" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00886-13" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-253" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9569-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XBP69DZZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105580108" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537901v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bergoin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000923" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550977v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinchon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Drezen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.12.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQLS5CQ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575444v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kaeslin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Heller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-693" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551409v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Wespi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.022699-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435637v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dubuffet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.11.013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXR45SH8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424607v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danival Jos&#233; de Souza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depoix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-29" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424591v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.061" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-8C1F0XJJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424632v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lanzrein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2009.04.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZCJHS5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315839v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20219" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61M6QPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324548v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serbielle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chowdhury" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-38" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320575v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serbielle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315871v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Doury" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.10.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPBKHGT3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656855v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Poirie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800893" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193059v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fallabella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varrichio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Provost" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espagne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrarese" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193317v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubuffet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.-M." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poirie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088562v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiri&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080679v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101517v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655404v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Isabel Rodriguez Alvarez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2006.00505.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HWZ6TPPS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080689v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Alvarez C.I." TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Alphen J.M." TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080677v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682408v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labrosse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stasiak" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grangeia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.10.004" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J4MQ90Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014108v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014107v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doury" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014110v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douris" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalmanach" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Provost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477513v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1910(03)00058-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCGRZVR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681404v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteiro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676601v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Beckage" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemeunier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873528v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873498v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236326v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheidegger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988636v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991469v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991466v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steward" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988646v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991475v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991485v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991484v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991479v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991483v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991478v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196579v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguet J.M." TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196660v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyapay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196654v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760110v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015110v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014111v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780036v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00002-3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780045v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Stoltz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lapointe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nisole" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00006-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780049v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780038v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Webb" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00003-5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138993v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262125" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707336v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cariou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Ferreira dos Santos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122847v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Pichon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>