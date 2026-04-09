--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -472,165 +472,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cinéma, invention de grands singes</w:t>
+                <w:t xml:space="preserve">Le cinéma à l'usage des vivants. Réflexions après une lecture de Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222580v2</w:t>
+                <w:t xml:space="preserve">hal-03334943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cinéma à l'usage des vivants. Réflexions après une lecture de Bruno Latour</w:t>
+                <w:t xml:space="preserve">Le cinéma, invention de grands singes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334943v2</w:t>
+                <w:t xml:space="preserve">hal-03222580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figuration détritique et décharges visuelles. De quelques déchets au cinéma</w:t>
               </w:r>
@@ -679,2284 +679,2284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figuration détritique et décharges visuelles. De quelques déchets au cinéma</w:t>
+                <w:t xml:space="preserve">Cinéma et papillons encadrés. Petit manuel d'entomologie filmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531203v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figuration détritique et décharges visuelles. De quelques déchets au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débordements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, pp.83-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un chien jaune. Questions de figuration humaine au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Chiens et écritures (littéraires, filmiques, photographiques), 18, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/carnets.10491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/carnets.10491⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02464026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cinéma et papillons encadrés. Petit manuel d'entomologie filmique</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métastases. Croissance cellulaire des images et film rival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Métastases. Croissance cellulaire des images et film rival</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337316v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulci et Rivette sont sur un pont : marcher dans le raccord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trafic : revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ford dans l'altelier de Winslow Homer. &amp;quot;Assistance peinture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Furia Umana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cétologie warburgienne et baleines en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09246-9.p.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FILM. ONTOLOGIE DES IMAGES ET ICONOLOGIE AU-DELÀ DE L'HUMAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868374v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Fuller : contrarier nos mouvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trafic : revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des extraterrestres aux manettes des images. Images, minéraux et cristaux à partir de &amp;quot;La Cité pétrifiée&amp;quot; (1957) de John Sherwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images Re-Vues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Extraterrestre, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666336v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Cinéma et géométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Furia Umana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinéma, imprimerie, illisibilité. Une composition anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Questions de cinéma, problèmes d’anthropologie, 7, pp.97-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que meurent les girafes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trafic : revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'iconologie nostalgique chez R. W. Fassbinder, ou le cinéma comme outil pour une autre histoire de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.89-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.017.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420843v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé savonnée. L’« iconographie filmante », ou vers une histoire alternative de la peinture au regard du cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">John Ford dans l'altelier de Winslow Homer. &amp;quot;Assistance peinture</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’auteur : sous la lumière ou en queue de poisson (sur un motif dans Le Météore de la nuit et The Space Children de Jack Arnold)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Furia Umana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">FILM. ONTOLOGIE DES IMAGES ET ICONOLOGIE AU-DELÀ DE L'HUMAIN</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iconoplasmie. Chemin faisant en compagnie de Jacques Derrida et Gene Tierney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Débordements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cétologie warburgienne et baleines en mouvement</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337313v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributions de la radio. Soties figuratives sur l'homme invisible, III.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrans</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Débordements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des extraterrestres aux manettes des images. Images, minéraux et cristaux à partir de &amp;quot;La Cité pétrifiée&amp;quot; (1957) de John Sherwood</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077624v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effraction du nu. Soties figuratives sur l'homme invisible, I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images Re-Vues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Extraterrestre, 14</w:t>
+              <w:t xml:space="preserve">Débordements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Samuel Fuller : contrarier nos mouvements</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077619v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre à un ami lointain qui n’aime pas les spectacles (sur une métamorphose numérique du cinéma)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trafic : revue de cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction. Cinéma et géométrie</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toupies : éclats, teintes, créatures (Arrietta, Bullot, Val del Omar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Furia Umana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cinéma, imprimerie, illisibilité. Une composition anthropologique</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mues de la perception. Soties figuratives sur l'homme invisible, II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Questions de cinéma, problèmes d’anthropologie, 7, pp.97-112</w:t>
+              <w:t xml:space="preserve">Débordements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">L’auteur : sous la lumière ou en queue de poisson (sur un motif dans Le Météore de la nuit et The Space Children de Jack Arnold)</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077620v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hymen d’images : film, formes, formique (de Cortázar à Saul Bass)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Furia Umana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'iconologie nostalgique chez R. W. Fassbinder, ou le cinéma comme outil pour une autre histoire de l'art</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205380v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui songe au fond de l’image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Patricia-Laure Thivat (dir.), Le rêve au cinéma, 129-132, pp.67-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Danaé savonnée. L’« iconographie filmante », ou vers une histoire alternative de la peinture au regard du cinéma</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures botaniques et agencements politiques chez Paradjanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débordements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Art et Politique, 39, pp.89-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfhip.039.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...248 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368849v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grèce et ses inventions – &amp;quot;L’Héritage de la chouette&amp;quot; (1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Quiviger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Toupies : éclats, teintes, créatures (Arrietta, Bullot, Val del Omar)</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Schefer, Italo Calvino : le cinéma des âges de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Furia Umana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2013, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Hymen d’images : film, formes, formique (de Cortázar à Saul Bass)</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368864v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éventrail&amp;quot; du visage (II). Visage/figure/montage. À partir de quelques plans japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Furia Umana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...201 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Quiviger</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfoncements (sur &amp;quot;Take Shelter&amp;quot; de Jeff Nichols)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Schefer, Italo Calvino : le cinéma des âges de la Terre</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inoculer la vie/in-oculer la vue. Les &amp;quot;Frankenstein&amp;quot; de Terence Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Éventrail” du visage. Visage/figure/montage. À partir de quelques plans japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Furia Umana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Enfoncements (sur &amp;quot;Take Shelter&amp;quot; de Jeff Nichols)</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868409v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idiot du filmage. &amp;quot;Onze Fioretti de saint François d’Assise&amp;quot;, Roberto Rossellini (1950)/ &amp;quot;Perceval le Gallois&amp;quot;, Éric Rohmer (1978)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868398v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01868409v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur quelques avatars envisageables du katsuben dans le cinéma japonais des années 1930</w:t>
               </w:r>
@@ -4016,164 +4016,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elia Kazan. La confusion des sentiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Moure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nous resterons, pour vivre et mourir, avec les loups-garous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060573v2</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02304142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma et cristaux. Traité d'éconologie</w:t>
               </w:r>
@@ -6503,169 +6503,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">This is the box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyril Habert et Nathalie David (dir.), "Mulholland Drive", Chatou, La Transparence, coll. « Cinéphilie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D'un corps chez Yoshida Kijū. Le cinéma : du mouvement au déclenchement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Game. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des corps/corps des images au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069849v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02068415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6741,51 +6741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6718CBA"/>
+    <w:nsid w:val="008E46DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6972,51 +6972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-durafour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3928-9633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112029817" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912518v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durafour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03618255v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334944v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222580v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334943v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02464026v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.10491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03531203v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337316v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868374v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02148270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09246-9.p.0175" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666336v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420843v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.017.0089" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077624v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337313v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077619v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077620v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03205380v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368849v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.039.0089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368864v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868409v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039266ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02069850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02533773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12440&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04705076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10900&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan R&#233;ra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Astruc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060573v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rougeprofond.com/LIVRES/DEBORDS/hommeinvisible/index.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia-Laure Thivat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakuta Alikavazovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bezard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Binh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria C. Gomez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Savettieri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Jean-Fran&#231;ois_Lyotard_%3A_questions_au_cin&#233;ma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amiel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sfez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zamour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Damour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chauvin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Elefteriou-Perrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05522464v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/figures-du-sommeil-au-cinema.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cinema-du-corps-cinema-du-cerveau/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912501v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/moments-dhistoire-naturelle-au-cinema/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10900" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097118v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145213v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02865110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03123494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304141v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01690225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068424v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02069849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-durafour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3928-9633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112029817" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912518v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durafour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03618255v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334944v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334943v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222580v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03531203v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02464026v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.10491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337316v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02148270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09246-9.p.0175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868374v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666336v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420843v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.017.0089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337313v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077624v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077619v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077620v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03205380v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368849v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.039.0089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368864v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868409v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039266ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02069850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02533773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12440&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04705076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10900&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan R&#233;ra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Astruc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060573v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rougeprofond.com/LIVRES/DEBORDS/hommeinvisible/index.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia-Laure Thivat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakuta Alikavazovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bezard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Binh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria C. Gomez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Savettieri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Jean-Fran&#231;ois_Lyotard_%3A_questions_au_cin&#233;ma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amiel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sfez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zamour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Damour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chauvin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Elefteriou-Perrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05522464v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/figures-du-sommeil-au-cinema.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cinema-du-corps-cinema-du-cerveau/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912501v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/moments-dhistoire-naturelle-au-cinema/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10900" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097118v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145213v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02865110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03123494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304141v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01690225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068424v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02069849v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>