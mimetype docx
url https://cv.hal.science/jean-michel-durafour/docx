--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -472,450 +472,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cinéma à l'usage des vivants. Réflexions après une lecture de Bruno Latour</w:t>
+                <w:t xml:space="preserve">Le cinéma, invention de grands singes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334943v2</w:t>
+                <w:t xml:space="preserve">hal-03222580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cinéma, invention de grands singes</w:t>
+                <w:t xml:space="preserve">Le cinéma à l'usage des vivants. Réflexions après une lecture de Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222580v2</w:t>
+                <w:t xml:space="preserve">hal-03334943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figuration détritique et décharges visuelles. De quelques déchets au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 2, pp.83-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194640v1</w:t>
+                <w:t xml:space="preserve">hal-04097113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un chien jaune. Questions de figuration humaine au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Chiens et écritures (littéraires, filmiques, photographiques), 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/carnets.10491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464026v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma et papillons encadrés. Petit manuel d'entomologie filmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531203v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figuration détritique et décharges visuelles. De quelques déchets au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2, pp.83-95</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/carnets.10491⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02464026v2</w:t>
+                <w:t xml:space="preserve">hal-03194640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métastases. Croissance cellulaire des images et film rival</w:t>
               </w:r>
@@ -1456,165 +1456,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Que meurent les girafes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trafic : revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cinéma, imprimerie, illisibilité. Une composition anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Questions de cinéma, problèmes d’anthropologie, 7, pp.97-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024081v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01666339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'iconologie nostalgique chez R. W. Fassbinder, ou le cinéma comme outil pour une autre histoire de l'art</w:t>
               </w:r>
@@ -1879,165 +1879,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributions de la radio. Soties figuratives sur l'homme invisible, III.</w:t>
+                <w:t xml:space="preserve">Effraction du nu. Soties figuratives sur l'homme invisible, I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077624v2</w:t>
+                <w:t xml:space="preserve">hal-02077619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effraction du nu. Soties figuratives sur l'homme invisible, I</w:t>
+                <w:t xml:space="preserve">Distributions de la radio. Soties figuratives sur l'homme invisible, III.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077619v2</w:t>
+                <w:t xml:space="preserve">hal-02077624v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettre à un ami lointain qui n’aime pas les spectacles (sur une métamorphose numérique du cinéma)</w:t>
               </w:r>
@@ -2086,234 +2086,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toupies : éclats, teintes, créatures (Arrietta, Bullot, Val del Omar)</w:t>
+                <w:t xml:space="preserve">Mues de la perception. Soties figuratives sur l'homme invisible, II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débordements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077620v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hymen d’images : film, formes, formique (de Cortázar à Saul Bass)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Furia Umana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-02077620v2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hymen d’images : film, formes, formique (de Cortázar à Saul Bass)</w:t>
+                <w:t xml:space="preserve">Toupies : éclats, teintes, créatures (Arrietta, Bullot, Val del Omar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Furia Umana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205380v2</w:t>
+                <w:t xml:space="preserve">hal-03337311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui songe au fond de l’image</w:t>
               </w:r>
@@ -3527,1456 +3527,1518 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (17)</w:t>
+        <w:t xml:space="preserve">Ouvrages (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gene Tierney, ou le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouge profond, 2026, Débords, 9791097309671</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que l'éconologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Perceptions, Emmanuel Alloa, 9782378965686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05458769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sites du film. Le cinéma et ses parages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Presses du réel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Perceptions, Emmanuel Alloa, 9782378965686</w:t>
+              <w:t xml:space="preserve">, 2024, Perceptions, Emmanuel Alloa, 978-2-37896-475-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses du réel</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Perceptions, Emmanuel Alloa, 978-2-37896-475-7</w:t>
+                <w:t xml:space="preserve">hal-04705076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire d'iconologie filmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Lyon. , pp.696, 2022, Le vif du sujet, 9782729713751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insectes, cinéma. Le visible qui palpite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouge profond, 400 p., 2022, 9791097309565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchernobyliana. Esthétique et cosmologie de l'âge radioactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 978-2-7116-3009-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand soupirent les mystères. Le cinéma de Dario Argento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Réra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle André</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouge profond, 2020, 979-10-97309-25-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Kazan. La confusion des sentiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Moure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous resterons, pour vivre et mourir, avec les loups-garous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060573v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinéma et cristaux. Traité d'éconologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Etrange Créature du lac noir&amp;quot; de Jack Arnold. Aubades pour une zoologie des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouge profond, 2017, 978-2-915083-39-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Homme invisible&amp;quot; de James Whale. Soties pour une terreur figurative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouge profond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-915083-80-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian De Palma. Epanchements : sang, perception, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-343-00934-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia-Laure THIVAT (dir.), BIOGRAPHIES DE PEINTRES à L'ECRAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia-Laure Thivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakuta Alikavazovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.T. Binh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria C. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PRESSES UNIVERSITAIRES DE RENNES (PUR), pp.325, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia-Laure THIVAT (dir.), PEINTRES CINEASTES, LIGEIA N° 97-98-99-100, janvier-juin 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia-Laure Thivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vancheri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Lyon. , pp.696, 2022, Le vif du sujet, 9782729713751</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Savettieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIGEIA, pp.249, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Rouge profond, 400 p., 2022, 9791097309565</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lyotard : questions au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 978-2-13-074062-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021, 978-2-7116-3009-7</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia-Laure Thivat (dir.), PEINTURE ET CINEMA, LIGEIA N°77-78-79-80, juillet-décembre 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia-Laure Thivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sfez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Zamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIGEIA, pp.296, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathan Réra</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMAGE CINEMA, P.-L.Thivat (dir.), LiGEIA, N°61-62-63-64, Paris, juillet-décembre 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia-Laure Thivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Astic</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Astruc</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Elefteriou-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Rouge profond, 2020, 979-10-97309-25-1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIGEIA, pp.284, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...875 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4986,1694 +5048,1694 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le premier qui s'endort réveille l'autre. Quand Gene Tierney traverse le rêve de James Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camille Bui et Sarah Leperchey (dir.), Figures du sommeil au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-83, 2026, Rencontres, 9782406186892</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05522464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma du corpus, cinéma du cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacopo Bodini, Stanilas de Courville et Marie Rebecchi (dir.), Cinéma du corps, cinéma du cerveau Deleuze aux frontières de la spectatorialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimésis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-288, 2024, L'oeil et l'esprit, 9788869763847</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimésis</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04912509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camera scarabaea. Quand le cinéma anglais contemporain rencontre l'entomologie victorienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruno Nassim Aboudrar, Barbara Le Maître, Jennifer Verraes et Jean-Sébastien Steyer (dir.), Moments d’histoire naturelle au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-128, 2024, L'oeil du cinéma, 978-2-84016-541-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04912501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler au cinéma : théorie des graphes et analyse de films. &amp;quot;Seuls les anges ont des ailes&amp;quot; (Howard Hawks, 1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-Michel Durafour (dir.), Sites du film. Le cinéma et ses parages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-175, 2024, Perceptions, 978-2-37896-475-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses du réel</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04912494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Fisher avec paysage lacustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanie Boissonneau, Gilles Menegaldo et Anne-Marie Paquet-Deyris (dir.), Le Studio Hammer. Laboratoire de l’horreur moderne ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Visage Vert, pp.79-93, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alain Montandon (dir.), Dictionnaire littéraire et culturel de l’insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré champion, pp.149-151, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de fourmi du cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Blaise Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alain Montandon (dir.), L'Insecte dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.74-77, 2022, Hors Collection</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma dévertébré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elio Della Noce et Lucas Murari (dir.), Expanded Nature. Écologies du cinéma expérimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Light Cone, pp.51-61, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéma dévertébré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elio Della Noce et Lucas Murari (dir.), Expanded Nature. Ecologies du cinéma expérimental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LightCone, pp.51-61, 2022, 9782490750108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma, figures et hyperobjets : la vie cachée des films. De Warburg à Murnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyril Crignon, Wilfried Laforge et Pauline Nadrigny, L'Echo du réel, Mimésis, coll. "Arts, esthétique et philosophie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argentula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand soupirent les mystères. Le cinema de Dario Argento Aix-en-Provence,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rouge profond, 2021, 979-10-97309-25-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145213v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence E. T. Exploration d'un rébus cinématographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baptiste Villenave et Julie Wolkenstein (dir.), L'image, le secret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aby Warburg : gènes génie. Essai d'« utraquistique » en iconologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Riguet et Ugo Batoni (dir.), Le Génie au XIXe siècle. Anatomie d'un monstre, Paris, Classiques Garnier, coll. "Rencontres", 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fièvre dans le sang (petit lexique amoureux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elia Kazan. La confusion des sentiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéaste en « grand magicien et enchanteur » ? Faust à l’écran : 1897-1926</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machines. Magie. Médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2757422922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinema Lyotard: An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graham Jones and Ashley Woodward (ed.), Acinemas. Lyotard's Philosophy of Film, Edinburgh Press University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empan des images. Mises et démises en perspective chez Kijū Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nathalie Bittinger (dir.), "Les Cinémas d’Asie. Nouveaux regards", Presses universitaires de Strasbourg, 2016, pp. 123-135</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lyotard et le cinéma anarchiste : notes pour une encontre critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicole Brenez et Isabelle Marinone (dir.), "Cinémas libertaires. Au service des forces de transgression et de révolte", Villeneuve d’Ascq, Presses universitaires du Septentrion, 2015, p. 197-208</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura&amp;quot; : voir l’image au dos du film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Benjamin Thomas (dir.), "Verso. Sur l’envers du personnage au cinéma", Saint-Denis, Presses Universitaires de Vincennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déparler la matière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-François Lyotard, "Écrits sur l’art et les artistes contemporains". Vol. 4. "Textes dispersés I : esthétique et théorie de l’art", dirigé par Herman Parret, Presses Universitaires de Louvain, 2012, p. 240-251</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossellini et Alberti. La &amp;quot;perspectiva televisualis&amp;quot;, ou le cinéma dépi(c)té</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patricia-Laure Thivat (dir.), "Les Peintres à l’écran", Rennes, PUR, coll. « Le Spectaculaire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">This is the box</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyril Habert et Nathalie David (dir.), "Mulholland Drive", Chatou, La Transparence, coll. « Cinéphilie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un corps chez Yoshida Kijū. Le cinéma : du mouvement au déclenchement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Game. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des corps/corps des images au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6741,51 +6803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="008E46DA"/>
+    <w:nsid w:val="51B3CAFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6972,51 +7034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-durafour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3928-9633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112029817" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912518v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durafour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03618255v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334944v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334943v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222580v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03531203v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02464026v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.10491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337316v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02148270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09246-9.p.0175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868374v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666336v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420843v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.017.0089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337313v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077624v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077619v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077620v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03205380v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368849v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.039.0089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368864v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868409v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039266ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02069850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02533773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12440&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04705076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10900&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan R&#233;ra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Astruc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060573v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rougeprofond.com/LIVRES/DEBORDS/hommeinvisible/index.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia-Laure Thivat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakuta Alikavazovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bezard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Binh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria C. Gomez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Savettieri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Jean-Fran&#231;ois_Lyotard_%3A_questions_au_cin&#233;ma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amiel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sfez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zamour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Damour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chauvin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Elefteriou-Perrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05522464v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/figures-du-sommeil-au-cinema.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cinema-du-corps-cinema-du-cerveau/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912501v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/moments-dhistoire-naturelle-au-cinema/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10900" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097118v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145213v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02865110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03123494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304141v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01690225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068424v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02069849v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-durafour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3928-9633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112029817" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912518v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durafour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03618255v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334944v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222580v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334943v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02464026v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.10491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03531203v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194640v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337316v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02148270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09246-9.p.0175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868374v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666336v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420843v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.017.0089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337313v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077619v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077624v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077620v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03205380v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368849v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.039.0089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368864v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868409v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039266ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02069850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02533773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05582299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12440&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04705076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10900&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163374v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan R&#233;ra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Astruc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060573v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rougeprofond.com/LIVRES/DEBORDS/hommeinvisible/index.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41227" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia-Laure Thivat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakuta Alikavazovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bezard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Binh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria C. Gomez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Savettieri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Jean-Fran&#231;ois_Lyotard_%3A_questions_au_cin&#233;ma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amiel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sfez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zamour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Damour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chauvin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Elefteriou-Perrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05522464v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/figures-du-sommeil-au-cinema.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cinema-du-corps-cinema-du-cerveau/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/moments-dhistoire-naturelle-au-cinema/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10900" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582480v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145213v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02865110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03123494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01690225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02069849v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>