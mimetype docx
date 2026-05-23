--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -403,2845 +403,2845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le cinéma à l'usage des vivants. Réflexions après une lecture de Bruno Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débordements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334943v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma, invention de grands singes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débordements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222580v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le monde ouï. Retour sur une lecture de Stanley Cavell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trafic : revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le cinéma, invention de grands singes</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinéma et papillons encadrés. Petit manuel d'entomologie filmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le cinéma à l'usage des vivants. Réflexions après une lecture de Bruno Latour</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531203v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figuration détritique et décharges visuelles. De quelques déchets au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figuration détritique et décharges visuelles. De quelques déchets au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, pp.83-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un chien jaune. Questions de figuration humaine au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Chiens et écritures (littéraires, filmiques, photographiques), 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/carnets.10491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cinéma et papillons encadrés. Petit manuel d'entomologie filmique</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulci et Rivette sont sur un pont : marcher dans le raccord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trafic : revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ford dans l'altelier de Winslow Homer. &amp;quot;Assistance peinture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Furia Umana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métastases. Croissance cellulaire des images et film rival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Figuration détritique et décharges visuelles. De quelques déchets au cinéma</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337316v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FILM. ONTOLOGIE DES IMAGES ET ICONOLOGIE AU-DELÀ DE L'HUMAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868374v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cétologie warburgienne et baleines en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09246-9.p.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des extraterrestres aux manettes des images. Images, minéraux et cristaux à partir de &amp;quot;La Cité pétrifiée&amp;quot; (1957) de John Sherwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images Re-Vues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Extraterrestre, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666336v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Fuller : contrarier nos mouvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trafic : revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Cinéma et géométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Furia Umana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinéma, imprimerie, illisibilité. Une composition anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Questions de cinéma, problèmes d’anthropologie, 7, pp.97-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que meurent les girafes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trafic : revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'iconologie nostalgique chez R. W. Fassbinder, ou le cinéma comme outil pour une autre histoire de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.89-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.017.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420843v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé savonnée. L’« iconographie filmante », ou vers une histoire alternative de la peinture au regard du cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Métastases. Croissance cellulaire des images et film rival</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’auteur : sous la lumière ou en queue de poisson (sur un motif dans Le Météore de la nuit et The Space Children de Jack Arnold)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Furia Umana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributions de la radio. Soties figuratives sur l'homme invisible, III.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fulci et Rivette sont sur un pont : marcher dans le raccord</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077624v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effraction du nu. Soties figuratives sur l'homme invisible, I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trafic : revue de cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Débordements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">John Ford dans l'altelier de Winslow Homer. &amp;quot;Assistance peinture</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077619v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iconoplasmie. Chemin faisant en compagnie de Jacques Derrida et Gene Tierney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débordements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337313v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre à un ami lointain qui n’aime pas les spectacles (sur une métamorphose numérique du cinéma)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mues de la perception. Soties figuratives sur l'homme invisible, II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débordements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077620v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hymen d’images : film, formes, formique (de Cortázar à Saul Bass)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Furia Umana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...314 lines deleted...]
-                <w:t xml:space="preserve">Introduction. Cinéma et géométrie</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205380v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toupies : éclats, teintes, créatures (Arrietta, Bullot, Val del Omar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Furia Umana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Que meurent les girafes ?</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures botaniques et agencements politiques chez Paradjanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trafic : revue de cinéma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Art et Politique, 39, pp.89-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfhip.039.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cinéma, imprimerie, illisibilité. Une composition anthropologique</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368849v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui songe au fond de l’image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Questions de cinéma, problèmes d’anthropologie, 7, pp.97-112</w:t>
+              <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Patricia-Laure Thivat (dir.), Le rêve au cinéma, 129-132, pp.67-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...176 lines deleted...]
-                <w:t xml:space="preserve">L’auteur : sous la lumière ou en queue de poisson (sur un motif dans Le Météore de la nuit et The Space Children de Jack Arnold)</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Schefer, Italo Calvino : le cinéma des âges de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Furia Umana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2013, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...248 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368864v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grèce et ses inventions – &amp;quot;L’Héritage de la chouette&amp;quot; (1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Quiviger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Hymen d’images : film, formes, formique (de Cortázar à Saul Bass)</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éventrail&amp;quot; du visage (II). Visage/figure/montage. À partir de quelques plans japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Furia Umana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Toupies : éclats, teintes, créatures (Arrietta, Bullot, Val del Omar)</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfoncements (sur &amp;quot;Take Shelter&amp;quot; de Jeff Nichols)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inoculer la vie/in-oculer la vue. Les &amp;quot;Frankenstein&amp;quot; de Terence Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Éventrail” du visage. Visage/figure/montage. À partir de quelques plans japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Furia Umana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ce qui songe au fond de l’image</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868409v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idiot du filmage. &amp;quot;Onze Fioretti de saint François d’Assise&amp;quot;, Roberto Rossellini (1950)/ &amp;quot;Perceval le Gallois&amp;quot;, Éric Rohmer (1978)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur quelques avatars envisageables du katsuben dans le cinéma japonais des années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CiNéMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/039266ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Ray : voir le cinéma en peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Patricia-Laure Thivat (dir.), Le rêve au cinéma, 129-132, pp.67-79</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Figures botaniques et agencements politiques chez Paradjanov</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un château l'autre. Les « chambres obscures » de Sade et Pasolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Voix du regard : Revue littéraire sur les arts de l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...663 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mue de la nature dans &amp;quot;Days of Heaven&amp;quot; de Terrence Malick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décadrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070288v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02068417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence de l'implicite : &amp;quot;Fontane Effi Briest&amp;quot; de Fassbinder</w:t>
               </w:r>
@@ -4078,164 +4078,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nous resterons, pour vivre et mourir, avec les loups-garous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060573v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elia Kazan. La confusion des sentiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Moure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Moure</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02304142v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02060573v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma et cristaux. Traité d'éconologie</w:t>
               </w:r>
@@ -6803,51 +6803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51B3CAFD"/>
+    <w:nsid w:val="47EE29E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7034,51 +7034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-durafour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3928-9633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112029817" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912518v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durafour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03618255v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334944v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222580v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334943v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02464026v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.10491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03531203v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194640v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337316v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02148270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09246-9.p.0175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868374v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666336v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420843v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.017.0089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337313v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077619v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077624v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077620v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03205380v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368849v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.039.0089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368864v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868409v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039266ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02069850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02533773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05582299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12440&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04705076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10900&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163374v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan R&#233;ra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Astruc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060573v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rougeprofond.com/LIVRES/DEBORDS/hommeinvisible/index.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41227" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia-Laure Thivat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakuta Alikavazovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bezard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Binh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria C. Gomez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Savettieri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Jean-Fran&#231;ois_Lyotard_%3A_questions_au_cin&#233;ma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amiel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sfez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zamour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Damour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chauvin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Elefteriou-Perrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05522464v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/figures-du-sommeil-au-cinema.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cinema-du-corps-cinema-du-cerveau/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/moments-dhistoire-naturelle-au-cinema/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10900" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582480v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145213v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02865110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03123494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01690225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02069849v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-durafour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3928-9633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112029817" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912518v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durafour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03618255v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334943v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222580v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03531203v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02464026v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.10491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337316v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868374v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02148270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09246-9.p.0175" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666336v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420843v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.017.0089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077624v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077619v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337313v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077620v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03205380v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368849v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.039.0089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368864v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868409v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039266ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02069850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02533773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05582299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12440&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04705076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10900&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163374v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan R&#233;ra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Astruc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060573v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rougeprofond.com/LIVRES/DEBORDS/hommeinvisible/index.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41227" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia-Laure Thivat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakuta Alikavazovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bezard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Binh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria C. Gomez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Savettieri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Jean-Fran&#231;ois_Lyotard_%3A_questions_au_cin&#233;ma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amiel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sfez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zamour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Damour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chauvin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Elefteriou-Perrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05522464v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/figures-du-sommeil-au-cinema.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cinema-du-corps-cinema-du-cerveau/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/moments-dhistoire-naturelle-au-cinema/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10900" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04434304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582480v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145213v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02865110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03123494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02304141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01690225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02069849v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>