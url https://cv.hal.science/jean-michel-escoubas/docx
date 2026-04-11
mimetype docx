--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -884,295 +884,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A core of functional complementary bacteria infects oysters in Pacific Oyster Mortality Syndrome</w:t>
+                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing Luo</w:t>
+                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lucasson</w:t>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shogofa Mortaza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Philippe Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-023-00246-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (40), pp.e2305195120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107637v1</w:t>
+                <w:t xml:space="preserve">hal-04219877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A core of functional complementary bacteria infects oysters in Pacific Oyster Mortality Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bruto</w:t>
+                <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Haffner</w:t>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Morot</w:t>
+                <w:t xml:space="preserve">Shogofa Mortaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (40), pp.e2305195120. </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-023-00246-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219877v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Diversity and Connectivity of the Ostreid Herpesvirus 1 Populations in France: A First Attempt to Phylogeographic Inference for a Marine Mollusc Disease</w:t>
               </w:r>
@@ -1420,295 +1420,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Diversification of Oyster Big Defensins Generates Antimicrobial Specificity and Synergy against Members of the Microbiota</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromal Asokan</w:t>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael D Rosa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md20120745⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-022-01280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246173v1</w:t>
+                <w:t xml:space="preserve">hal-03635473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Diversification of Oyster Big Defensins Generates Antimicrobial Specificity and Synergy against Members of the Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aromal Asokan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Fallet</w:t>
+                <w:t xml:space="preserve">Rafael D Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Montagnani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Sébastien N Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.85. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (12), pp.745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-022-01280-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md20120745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635473v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural variation turnovers and defective genomes: key drivers for the in vitro evolution of the large double-stranded DNA koi herpesvirus (KHV)</w:t>
               </w:r>
@@ -1956,412 +1956,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota Composition and Evenness Predict Survival Rate of Oysters Confronted to Pacific Oyster Mortality Syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Oyster hemolymph is a complex and dynamic ecosystem hosting bacteria, protists and viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lokmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00311⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-020-00032-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551728v1</w:t>
+                <w:t xml:space="preserve">hal-02563300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling protist diversity associated with the Pacific oyster Crassostrea gigas using blocking and excluding primers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve R Toulza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, pp.193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12866-020-01860-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oyster hemolymph is a complex and dynamic ecosystem hosting bacteria, protists and viruses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Auguet</w:t>
+                <w:t xml:space="preserve">Microbiota Composition and Evenness Predict Survival Rate of Oysters Confronted to Pacific Oyster Mortality Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-020-00032-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563300v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Viral Genomic Diversity to Oyster Susceptibility in the Pacific Oyster Mortality Syndrome</w:t>
               </w:r>
@@ -2507,51 +2507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2609,429 +2609,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+                <w:t xml:space="preserve">Protists Within Corals: The Hidden Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898110v1</w:t>
+                <w:t xml:space="preserve">hal-01887637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protists Within Corals: The Hidden Diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lepage</w:t>
+                <w:t xml:space="preserve">Inefficient immune response is associated with microbial permissiveness in juvenile oysters affected by mass mortalities on field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02043⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77, pp.156 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2018.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887637v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inefficient immune response is associated with microbial permissiveness in juvenile oysters affected by mass mortalities on field</w:t>
+                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrik Le Gall</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77, pp.156 - 163. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2018.03.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759229v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
               </w:r>
@@ -4131,295 +4131,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dlt Operon of Bacillus cereus Is Required for Resistance to Cationic Antimicrobial Peptides and for Virulence in Insects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spodoptera frugiperda X-tox protein, an immune related defensin rosary, has lost the function ancestral defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Abi-Khattar</w:t>
+                <w:t xml:space="preserve">Michel Brehélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes A. Rejasse</w:t>
+                <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Destoumieux-Garzon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Sanchis Borja</w:t>
+                <w:t xml:space="preserve">Yvan Boublik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00892-09⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (8), pp.e6795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664630v1</w:t>
+                <w:t xml:space="preserve">hal-02665408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spodoptera frugiperda X-tox protein, an immune related defensin rosary, has lost the function ancestral defensins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
+                <w:t xml:space="preserve">The dlt Operon of Bacillus cereus Is Required for Resistance to Cationic Antimicrobial Peptides and for Virulence in Insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Abi-Khattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Brehélin</w:t>
+                <w:t xml:space="preserve">Agnes A. Rejasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bulet</w:t>
+                <w:t xml:space="preserve">D. Destoumieux-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Boublik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+                <w:t xml:space="preserve">Vincent V. Sanchis Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (8), pp.e6795. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 191 (22), pp.7063-7073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.00892-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665408v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle inhibiting factors (CIFs) are a growing family of functional cyclomodulins present in invertebrate and mammal bacterial pathogens</w:t>
               </w:r>
@@ -4552,51 +4552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-tox: an atypical defensin derived family of immune related protein specific to Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Boublik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher W. Wheat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4685,51 +4685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cg-IjB, a new member of the IjB protein family characterized in the pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5081,51 +5081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of the activation of Cg-timp, an immune response component of pacific oysters, through a damage-associated molecular pattern pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5349,51 +5349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two mRNAs expressed in oyster hemocytes are generated by two gene families and differentially expressed during ontogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tirape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5612,51 +5612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cg -Rel, the first Rel/NF-κB homolog characterized in a mollusk, the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kappler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5735,319 +5735,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Tal/SCL-like transcription factor in the pacific oyster Crassostrea gigas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune gene discovery by expressed sequence tags generated from hemocytes of the bacteria-challenged oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Barreau-Roumiguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0145-305X(03)00075-2⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 303, pp.139-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1119(02)01149-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895661v1</w:t>
+                <w:t xml:space="preserve">hal-02498520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune gene discovery by expressed sequence tags generated from hemocytes of the bacteria-challenged oyster, Crassostrea gigas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Characterization of a Tal/SCL-like transcription factor in the pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barreau-Roumiguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 303, pp.139-145. </w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 27 (9), pp.793-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-1119(02)01149-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0145-305X(03)00075-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498520v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cg -TIMP, an inducible tissue inhibitor of metalloproteinase from the Pacific oyster Crassostrea gigas with a potential role in wound healing and defense mechanisms 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6276,51 +6276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Hez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7155,432 +7155,432 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big defensins: A Diversified Family of Antimicrobial Peptides Confronting Versatile Microbial Environments (DELPHINE DESTOUMIEUX-GARZON INVITED SPEAKER)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aromal Asokan</w:t>
+                <w:t xml:space="preserve">Photo-oxidation: a promising solution for the biosecurity of aquaculture waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaela da Rosa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Loth</w:t>
+                <w:t xml:space="preserve">Gaël Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Peptides. Yesterday, Today, and Tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Omaha, Nebraska, USA, United States</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2023 AQUAEAS2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885227v1</w:t>
+                <w:t xml:space="preserve">hal-04884347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-oxidation: a promising solution for the biosecurity of aquaculture waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Blanchon</w:t>
+                <w:t xml:space="preserve">Big defensins: A Diversified Family of Antimicrobial Peptides Confronting Versatile Microbial Environments (DELPHINE DESTOUMIEUX-GARZON INVITED SPEAKER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aromal Asokan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Plantard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+                <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2023 AQUAEAS2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Antimicrobial Peptides. Yesterday, Today, and Tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Omaha, Nebraska, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884347v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of viral haplotypes in viral fitness</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Galinier</w:t>
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du labex CeMEB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex Cemeb, Mar 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Forum Labex TULIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex TULIP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886302v1</w:t>
+                <w:t xml:space="preserve">hal-04886617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants and relative weight of genetic and epigenetic variation in the resistance of the oyster Crassostrea gigas to the Pacific Oyster Mortality Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janan Gawra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7625,100 +7625,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIMAR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Woods Hole, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence humaine et environnementale sur l’émergence et la dynamique des pathogènes en milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7750,100 +7750,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InfectioTron – Journée d’animation du CNRS INEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS INEE, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine invertebrates in a One Health context. Human and environmental drivers of diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7875,100 +7875,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS INEE - International Symposium on Microbial Ecology, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8000,432 +8000,432 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Genomics in Aquaculture GIA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Functional DIversification of Big-Defensins and the shaping of oyster microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Asokan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Labex TULIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex TULIP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AMP 2022 7th International Symposium on Antimicrobial Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886617v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional DIversification of Big-Defensins and the shaping of oyster microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Agnès Travers</w:t>
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMP 2022 7th International Symposium on Antimicrobial Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 3e rencontre des laboratoires de microbiologie de la région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des laboratoires de microbiologie de la région Occitanie, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976756v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Dantan</w:t>
+                <w:t xml:space="preserve">Role of viral haplotypes in viral fitness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 3e rencontre des laboratoires de microbiologie de la région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des laboratoires de microbiologie de la région Occitanie, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du labex CeMEB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Cemeb, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886721v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogéographie, diversité génétique et connectivité des populations d’OsHV-1 (Ostreid Herpesvirus 1) en France</w:t>
               </w:r>
@@ -8536,64 +8536,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota induced epigenetic memory shapes Crassostrea gigas for a lifelong and intergenerational immune protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8661,702 +8661,702 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Comarmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EPIMAR 2020 Epigenetics in Marine biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890548v1</w:t>
+                <w:t xml:space="preserve">hal-04889202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+                <w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIMAR 2020 Epigenetics in Marine biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Online, France. 35 p</w:t>
+              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889202v1</w:t>
+                <w:t xml:space="preserve">hal-04890593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of OSHV-1 µVAR genotypic diversity during pacific oyster mortality outbreaks in two French aquaculture areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Montagnani</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Diseases of Fish and Shellfish EAFP Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890593v1</w:t>
+                <w:t xml:space="preserve">hal-04891711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of OSHV-1 µVAR genotypic diversity during pacific oyster mortality outbreaks in two French aquaculture areas</w:t>
+                <w:t xml:space="preserve">Rôle de la diversité génétique de l’herpèsvirus OsHV-1 dans les mortalités de l’huître du Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Diseases of Fish and Shellfish EAFP Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">21e Journées Francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Virologie, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891711v1</w:t>
+                <w:t xml:space="preserve">hal-04891687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la diversité génétique de l’herpèsvirus OsHV-1 dans les mortalités de l’huître du Pacifique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Galinier</w:t>
+                <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Montagnani</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comarmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Journées Francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Virologie, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891687v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracking the code of Pacific oyster mortality syndrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9549,90 +9549,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative approach to decipher the summer mortality syndrome affecting Pacific oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immuninv 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
@@ -9674,90 +9674,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative approach to decipher the mortality syndrome affecting juvenile Pacific oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve R Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Holobionts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
@@ -10444,90 +10444,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killing or Cheating: two strategies to colonize an oyster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10819,51 +10819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11613,77 +11613,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A core of functionally complementary bacteria colonizes oysters in Pacific Oyster Mortality Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shogofa Mortaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11821,51 +11821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="848B6482"/>
+    <w:nsid w:val="8E66471B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12052,51 +12052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-escoubas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6138-1148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140532749" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dorant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Gawra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh8990" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00246-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelletier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dotto-Maurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000895" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635473v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01280-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Novelia Fuandila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven M Bergmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.154" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.711377" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00311" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563300v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lokmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00032-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6471-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.03.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.10.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHMK079-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doremus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cousserans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.12.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6JTV9HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Essa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela Chavez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courties" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gomard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.09.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPL9DLF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia C.P. Costa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2009.12.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVM6D0ZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allister Crow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Race" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005582" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abi-Khattar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Rejasse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Sanchis Borja" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00892-09" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665408v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Boublik" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006795" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Banfield" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004855" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Wheat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.09.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18379DWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660632v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Labreuche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.06.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVCZ79R0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702281104" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669982v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Jenny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Chapman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalaura Mancia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yian A Chen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mckillen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-007-9041-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W1TKHKNL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895692v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Avarre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Lorgeril" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quiquand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.04.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286204v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aumelas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510850200" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895679v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirape" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boulo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2005.02.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XLN7ZBJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pieri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.04.027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895673v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kappler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00124-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSN4CL9W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Roumigui&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0145-305X(03)00075-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMBFKRCG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498520v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flament" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girardot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01149-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1KWMNC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berthe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)02559-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895654v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linpa Gricourt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10425170009033241" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(99)00737-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895055v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laroche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Falkowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.22.10237" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895038v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chandler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.176.18.5864-5867.1994" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895013v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fayet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salvignol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1991.tb08000.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895024v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sixou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eynard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Werner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teissi&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4781(91)90163-G" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894972v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zerbib" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandler" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1990.tb00613.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894995v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ghisolfi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joseph" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mathieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00360437" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885227v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Rosa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884347v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morga" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965076v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886439v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886617v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976756v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voisin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886721v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888576v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelletier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888190v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comarmond" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890548v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889202v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891711v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891687v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154502v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neunemann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154473v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chapelle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aymeric" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245380v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123360v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boublik" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousserans" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888087v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lamy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971618v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969100v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736036v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895993v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Green" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374279-7.12004-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895082v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Durnford" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Prasil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Falkowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(98)97017-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651019v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217723v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054359v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-escoubas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6138-1148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140532749" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dorant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Gawra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh8990" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00246-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelletier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dotto-Maurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000895" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635473v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01280-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Novelia Fuandila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven M Bergmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.154" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.711377" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lokmer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00032-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00311" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6471-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759229v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.03.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.10.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHMK079-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doremus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cousserans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.12.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6JTV9HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Essa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela Chavez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courties" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gomard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.09.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPL9DLF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia C.P. Costa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2009.12.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVM6D0ZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allister Crow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Race" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005582" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665408v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Boublik" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006795" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664630v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abi-Khattar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Rejasse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Sanchis Borja" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00892-09" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Banfield" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004855" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Wheat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.09.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18379DWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660632v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Labreuche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.06.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVCZ79R0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702281104" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669982v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Jenny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Chapman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalaura Mancia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yian A Chen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mckillen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-007-9041-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W1TKHKNL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895692v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Avarre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Lorgeril" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quiquand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.04.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286204v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aumelas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510850200" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895679v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirape" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boulo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2005.02.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XLN7ZBJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pieri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.04.027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895673v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kappler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00124-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSN4CL9W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498520v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flament" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Roumigui&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girardot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01149-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1KWMNC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895661v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0145-305X(03)00075-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMBFKRCG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berthe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)02559-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895654v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linpa Gricourt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10425170009033241" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(99)00737-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895055v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laroche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Falkowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.22.10237" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895038v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chandler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.176.18.5864-5867.1994" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895013v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fayet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salvignol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1991.tb08000.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895024v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sixou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eynard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Werner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teissi&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4781(91)90163-G" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894972v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zerbib" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandler" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1990.tb00613.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894995v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ghisolfi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joseph" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mathieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00360437" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884347v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885227v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Rosa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886617v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965076v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886439v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976756v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voisin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886721v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886302v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888576v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelletier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888190v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comarmond" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889202v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891711v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891687v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890548v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154502v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neunemann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154473v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chapelle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aymeric" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245380v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123360v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boublik" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousserans" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888087v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lamy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971618v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969100v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736036v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895993v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Green" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374279-7.12004-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895082v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Durnford" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Prasil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Falkowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(98)97017-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651019v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217723v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054359v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>