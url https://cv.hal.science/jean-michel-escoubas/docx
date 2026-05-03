--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -884,563 +884,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
+                <w:t xml:space="preserve">A core of functional complementary bacteria infects oysters in Pacific Oyster Mortality Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
+                <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bruto</w:t>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Haffner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Morot</w:t>
+                <w:t xml:space="preserve">Shogofa Mortaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-023-00246-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219877v1</w:t>
+                <w:t xml:space="preserve">hal-04107637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A core of functional complementary bacteria infects oysters in Pacific Oyster Mortality Syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
+                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing Luo</w:t>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lucasson</w:t>
+                <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shogofa Mortaza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (40), pp.e2305195120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-023-00246-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107637v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity and Connectivity of the Ostreid Herpesvirus 1 Populations in France: A First Attempt to Phylogeographic Inference for a Marine Mollusc Disease</w:t>
+                <w:t xml:space="preserve">Evaluation of tangential flow filtration coupled to long-read sequencing for ostreid herpesvirus type 1 genome assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Delmotte</w:t>
+                <w:t xml:space="preserve">Aurélie Dotto-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Galinier</w:t>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Petton</w:t>
+                <w:t xml:space="preserve">Nicole Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (1), pp.veac039. </w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/veac039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652456v1</w:t>
+                <w:t xml:space="preserve">hal-03863848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of tangential flow filtration coupled to long-read sequencing for ostreid herpesvirus type 1 genome assembly</w:t>
+                <w:t xml:space="preserve">Genetic Diversity and Connectivity of the Ostreid Herpesvirus 1 Populations in France: A First Attempt to Phylogeographic Inference for a Marine Mollusc Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dotto-Maurel</w:t>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Jacquot</w:t>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Faury</w:t>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (11), </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.veac039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/veac039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863848v1</w:t>
+                <w:t xml:space="preserve">hal-03652456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
               </w:r>
@@ -1452,51 +1452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1841,51 +1841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Diversity of the Ostreid Herpesvirus Type 1 Across Time and Location and Among Host Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2014,51 +2014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (1), pp.12. </w:t>
@@ -2096,51 +2096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling protist diversity associated with the Pacific oyster Crassostrea gigas using blocking and excluding primers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2213,90 +2213,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota Composition and Evenness Predict Survival Rate of Oysters Confronted to Pacific Oyster Mortality Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2347,103 +2347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Viral Genomic Diversity to Oyster Susceptibility in the Pacific Oyster Mortality Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.1579. </w:t>
@@ -2494,64 +2494,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential basal expression of immune genes confers Crassostrea gigas resistance to Pacific Oyster Mortality Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2615,51 +2615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protists Within Corals: The Hidden Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2896,64 +2896,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3279,388 +3279,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of x-tox genes in three lepidopteran species: Origin, evolution of primary and secondary structure and alternative splicing, generating a repertoire of immune-related proteins</w:t>
+                <w:t xml:space="preserve">Venom gland extract is not required for successful parasitism in the polydnavirus-associated endoparasitoid Hyposoter didymator (Hym. Ichneumonidae) despite the presence of numerous novel and conserved venom proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+                <w:t xml:space="preserve">Tristan Doremus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+                <w:t xml:space="preserve">Francois Cousserans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43 (1), pp.54 - 64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2012.10.012⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 43 (3), pp.292 - 307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2012.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837250v1</w:t>
+                <w:t xml:space="preserve">hal-01837249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venom gland extract is not required for successful parasitism in the polydnavirus-associated endoparasitoid Hyposoter didymator (Hym. Ichneumonidae) despite the presence of numerous novel and conserved venom proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary history of x-tox genes in three lepidopteran species: Origin, evolution of primary and secondary structure and alternative splicing, generating a repertoire of immune-related proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Urbach</w:t>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jouan</w:t>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Cousserans</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ravallec</w:t>
+                <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43 (3), pp.292 - 307. </w:t>
+              <w:t xml:space="preserve">, 2013, 43 (1), pp.54 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2012.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2012.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837249v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecropins as a marker of Spodoptera frugiperda immunosuppression during entomopathogenic bacterial challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Essa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4131,295 +4131,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spodoptera frugiperda X-tox protein, an immune related defensin rosary, has lost the function ancestral defensins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dlt Operon of Bacillus cereus Is Required for Resistance to Cationic Antimicrobial Peptides and for Virulence in Insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Brehélin</w:t>
+                <w:t xml:space="preserve">Ziad Abi-Khattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bulet</w:t>
+                <w:t xml:space="preserve">Agnes A. Rejasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Boublik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+                <w:t xml:space="preserve">D. Destoumieux-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Sanchis Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006795⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 191 (22), pp.7063-7073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00892-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665408v1</w:t>
+                <w:t xml:space="preserve">hal-02664630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dlt Operon of Bacillus cereus Is Required for Resistance to Cationic Antimicrobial Peptides and for Virulence in Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad Abi-Khattar</w:t>
+                <w:t xml:space="preserve">Spodoptera frugiperda X-tox protein, an immune related defensin rosary, has lost the function ancestral defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes A. Rejasse</w:t>
+                <w:t xml:space="preserve">Michel Brehélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Destoumieux-Garzon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+                <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Sanchis Borja</w:t>
+                <w:t xml:space="preserve">Yvan Boublik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 191 (22), pp.7063-7073. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (8), pp.e6795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00892-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664630v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle inhibiting factors (CIFs) are a growing family of functional cyclomodulins present in invertebrate and mammal bacterial pathogens</w:t>
               </w:r>
@@ -4539,64 +4539,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-tox: an atypical defensin derived family of immune related protein specific to Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Boublik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher W. Wheat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7450,51 +7450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7530,346 +7530,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants and relative weight of genetic and epigenetic variation in the resistance of the oyster Crassostrea gigas to the Pacific Oyster Mortality Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Roux</w:t>
+                <w:t xml:space="preserve">Influence humaine et environnementale sur l’émergence et la dynamique des pathogènes en milieu marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIMAR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Woods Hole, United States</w:t>
+              <w:t xml:space="preserve">InfectioTron – Journée d’animation du CNRS INEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS INEE, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965076v1</w:t>
+                <w:t xml:space="preserve">hal-03991115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence humaine et environnementale sur l’émergence et la dynamique des pathogènes en milieu marin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+                <w:t xml:space="preserve">Determinants and relative weight of genetic and epigenetic variation in the resistance of the oyster Crassostrea gigas to the Pacific Oyster Mortality Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janan Gawra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InfectioTron – Journée d’animation du CNRS INEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS INEE, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">EPIMAR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Woods Hole, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991115v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine invertebrates in a One Health context. Human and environmental drivers of diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7950,51 +7950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8200,51 +8200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8286,103 +8286,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of viral haplotypes in viral fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du labex CeMEB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Cemeb, Mar 2022, Montpellier, France</w:t>
@@ -8411,103 +8411,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogéographie, diversité génétique et connectivité des populations d’OsHV-1 (Ostreid Herpesvirus 1) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier (online), France</w:t>
@@ -8562,51 +8562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8687,51 +8687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8799,64 +8799,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8911,90 +8911,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of OSHV-1 µVAR genotypic diversity during pacific oyster mortality outbreaks in two French aquaculture areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9036,64 +9036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la diversité génétique de l’herpèsvirus OsHV-1 dans les mortalités de l’huître du Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9174,51 +9174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9312,64 +9312,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9549,90 +9549,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative approach to decipher the summer mortality syndrome affecting Pacific oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immuninv 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
@@ -9674,90 +9674,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative approach to decipher the mortality syndrome affecting juvenile Pacific oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve R Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Holobionts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
@@ -9812,51 +9812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Essa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10019,51 +10019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spodoptera EST sequencing and analysis of synteny among 3 species bring new perspectives for Lepidoptera genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Audant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10166,51 +10166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-tox: a new family of putative antimicrobial protein specific to Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10444,90 +10444,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killing or Cheating: two strategies to colonize an oyster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10832,51 +10832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11495,103 +11495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of infectious disease: genetic diversity and connectivity of the Ostreid herpesvirus 1 population in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11613,77 +11613,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A core of functionally complementary bacteria colonizes oysters in Pacific Oyster Mortality Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shogofa Mortaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11821,51 +11821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E66471B"/>
+    <w:nsid w:val="021D6C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12052,51 +12052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-escoubas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6138-1148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140532749" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dorant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Gawra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh8990" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00246-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelletier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dotto-Maurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000895" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635473v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01280-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Novelia Fuandila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven M Bergmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.154" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.711377" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lokmer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00032-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00311" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6471-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759229v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.03.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.10.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHMK079-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doremus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cousserans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.12.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6JTV9HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Essa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela Chavez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courties" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gomard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.09.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPL9DLF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia C.P. Costa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2009.12.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVM6D0ZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allister Crow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Race" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005582" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665408v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Boublik" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006795" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664630v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abi-Khattar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Rejasse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Sanchis Borja" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00892-09" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Banfield" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004855" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Wheat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.09.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18379DWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660632v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Labreuche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.06.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVCZ79R0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702281104" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669982v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Jenny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Chapman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalaura Mancia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yian A Chen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mckillen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-007-9041-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W1TKHKNL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895692v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Avarre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Lorgeril" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quiquand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.04.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286204v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aumelas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510850200" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895679v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirape" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boulo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2005.02.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XLN7ZBJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pieri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.04.027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895673v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kappler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00124-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSN4CL9W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498520v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flament" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Roumigui&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girardot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01149-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1KWMNC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895661v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0145-305X(03)00075-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMBFKRCG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berthe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)02559-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895654v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linpa Gricourt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10425170009033241" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(99)00737-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895055v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laroche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Falkowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.22.10237" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895038v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chandler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.176.18.5864-5867.1994" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895013v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fayet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salvignol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1991.tb08000.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895024v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sixou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eynard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Werner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teissi&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4781(91)90163-G" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894972v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zerbib" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandler" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1990.tb00613.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894995v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ghisolfi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joseph" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mathieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00360437" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884347v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885227v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Rosa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886617v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965076v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886439v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976756v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voisin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886721v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886302v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888576v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelletier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888190v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comarmond" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889202v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891711v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891687v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890548v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154502v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neunemann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154473v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chapelle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aymeric" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245380v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123360v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boublik" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousserans" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888087v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lamy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971618v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969100v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736036v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895993v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Green" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374279-7.12004-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895082v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Durnford" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Prasil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Falkowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(98)97017-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651019v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217723v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054359v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-escoubas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6138-1148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140532749" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dorant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Gawra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh8990" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00246-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dotto-Maurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelletier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000895" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635473v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01280-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Novelia Fuandila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven M Bergmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.154" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.711377" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lokmer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00032-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00311" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6471-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759229v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.03.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doremus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cousserans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.12.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6JTV9HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.10.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHMK079-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Essa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela Chavez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courties" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gomard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.09.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPL9DLF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia C.P. Costa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2009.12.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVM6D0ZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allister Crow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Race" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005582" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abi-Khattar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Rejasse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Sanchis Borja" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00892-09" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665408v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Boublik" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006795" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Banfield" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004855" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Wheat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.09.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18379DWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660632v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Labreuche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.06.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVCZ79R0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702281104" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669982v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Jenny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Chapman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalaura Mancia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yian A Chen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mckillen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-007-9041-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W1TKHKNL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895692v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Avarre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Lorgeril" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quiquand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.04.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286204v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aumelas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510850200" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895679v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirape" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boulo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2005.02.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XLN7ZBJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pieri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.04.027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895673v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kappler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00124-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSN4CL9W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498520v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flament" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Roumigui&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girardot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01149-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1KWMNC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895661v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0145-305X(03)00075-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMBFKRCG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berthe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)02559-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895654v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linpa Gricourt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10425170009033241" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(99)00737-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895055v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laroche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Falkowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.22.10237" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895038v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chandler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.176.18.5864-5867.1994" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895013v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fayet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salvignol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1991.tb08000.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895024v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sixou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eynard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Werner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teissi&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4781(91)90163-G" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894972v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zerbib" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandler" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1990.tb00613.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894995v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ghisolfi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joseph" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mathieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00360437" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884347v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885227v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Rosa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886617v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965076v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886439v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976756v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voisin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886721v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886302v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888576v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelletier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888190v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comarmond" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889202v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891711v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891687v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890548v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154502v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neunemann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154473v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chapelle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aymeric" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245380v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123360v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boublik" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousserans" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888087v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lamy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971618v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969100v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736036v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895993v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Green" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374279-7.12004-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895082v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Durnford" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Prasil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Falkowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(98)97017-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651019v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217723v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054359v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>