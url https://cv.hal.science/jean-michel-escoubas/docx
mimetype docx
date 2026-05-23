--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1420,295 +1420,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Diversification of Oyster Big Defensins Generates Antimicrobial Specificity and Synergy against Members of the Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Fallet</w:t>
+                <w:t xml:space="preserve">Aromal Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Montagnani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Rafael D Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien N Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-022-01280-5⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (12), pp.745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md20120745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635473v2</w:t>
+                <w:t xml:space="preserve">hal-04246173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Diversification of Oyster Big Defensins Generates Antimicrobial Specificity and Synergy against Members of the Microbiota</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael D Rosa</w:t>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien N Voisin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (12), pp.745. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md20120745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-022-01280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246173v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural variation turnovers and defective genomes: key drivers for the in vitro evolution of the large double-stranded DNA koi herpesvirus (KHV)</w:t>
               </w:r>
@@ -2609,429 +2609,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protists Within Corals: The Hidden Diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lepage</w:t>
+                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02043⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887637v1</w:t>
+                <w:t xml:space="preserve">hal-01898110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inefficient immune response is associated with microbial permissiveness in juvenile oysters affected by mass mortalities on field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrik Le Gall</w:t>
+                <w:t xml:space="preserve">Protists Within Corals: The Hidden Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2018.03.027⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759229v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
+                <w:t xml:space="preserve">Inefficient immune response is associated with microbial permissiveness in juvenile oysters affected by mass mortalities on field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77, pp.156 - 163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2018.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898110v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
               </w:r>
@@ -4131,295 +4131,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dlt Operon of Bacillus cereus Is Required for Resistance to Cationic Antimicrobial Peptides and for Virulence in Insects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spodoptera frugiperda X-tox protein, an immune related defensin rosary, has lost the function ancestral defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Abi-Khattar</w:t>
+                <w:t xml:space="preserve">Michel Brehélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes A. Rejasse</w:t>
+                <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Destoumieux-Garzon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Sanchis Borja</w:t>
+                <w:t xml:space="preserve">Yvan Boublik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00892-09⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (8), pp.e6795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664630v1</w:t>
+                <w:t xml:space="preserve">hal-02665408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spodoptera frugiperda X-tox protein, an immune related defensin rosary, has lost the function ancestral defensins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
+                <w:t xml:space="preserve">The dlt Operon of Bacillus cereus Is Required for Resistance to Cationic Antimicrobial Peptides and for Virulence in Insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Abi-Khattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Brehélin</w:t>
+                <w:t xml:space="preserve">Agnes A. Rejasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bulet</w:t>
+                <w:t xml:space="preserve">D. Destoumieux-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Boublik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+                <w:t xml:space="preserve">Vincent V. Sanchis Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (8), pp.e6795. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 191 (22), pp.7063-7073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.00892-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665408v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle inhibiting factors (CIFs) are a growing family of functional cyclomodulins present in invertebrate and mammal bacterial pathogens</w:t>
               </w:r>
@@ -4552,51 +4552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-tox: an atypical defensin derived family of immune related protein specific to Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Boublik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher W. Wheat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4685,51 +4685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cg-IjB, a new member of the IjB protein family characterized in the pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5081,51 +5081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of the activation of Cg-timp, an immune response component of pacific oysters, through a damage-associated molecular pattern pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5349,51 +5349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two mRNAs expressed in oyster hemocytes are generated by two gene families and differentially expressed during ontogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tirape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5612,51 +5612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cg -Rel, the first Rel/NF-κB homolog characterized in a mollusk, the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kappler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5735,319 +5735,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune gene discovery by expressed sequence tags generated from hemocytes of the bacteria-challenged oyster, Crassostrea gigas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a Tal/SCL-like transcription factor in the pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Barreau-Roumiguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0378-1119(02)01149-6⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 27 (9), pp.793-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0145-305X(03)00075-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498520v1</w:t>
+                <w:t xml:space="preserve">hal-03895661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Tal/SCL-like transcription factor in the pacific oyster Crassostrea gigas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Immune gene discovery by expressed sequence tags generated from hemocytes of the bacteria-challenged oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barreau-Roumiguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 27 (9), pp.793-800. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 303, pp.139-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0145-305X(03)00075-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1119(02)01149-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895661v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cg -TIMP, an inducible tissue inhibitor of metalloproteinase from the Pacific oyster Crassostrea gigas with a potential role in wound healing and defense mechanisms 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6276,51 +6276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Hez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7155,1277 +7155,1277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-oxidation: a promising solution for the biosecurity of aquaculture waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Blanchon</w:t>
+                <w:t xml:space="preserve">Big defensins: A Diversified Family of Antimicrobial Peptides Confronting Versatile Microbial Environments (DELPHINE DESTOUMIEUX-GARZON INVITED SPEAKER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aromal Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Plantard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+                <w:t xml:space="preserve">Rafaela da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2023 AQUAEAS2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Antimicrobial Peptides. Yesterday, Today, and Tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Omaha, Nebraska, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884347v1</w:t>
+                <w:t xml:space="preserve">hal-04885227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big defensins: A Diversified Family of Antimicrobial Peptides Confronting Versatile Microbial Environments (DELPHINE DESTOUMIEUX-GARZON INVITED SPEAKER)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+                <w:t xml:space="preserve">Photo-oxidation: a promising solution for the biosecurity of aquaculture waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Loth</w:t>
+                <w:t xml:space="preserve">Gaël Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Peptides. Yesterday, Today, and Tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Omaha, Nebraska, USA, United States</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2023 AQUAEAS2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885227v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Dantan</w:t>
+                <w:t xml:space="preserve">Role of viral haplotypes in viral fitness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Labex TULIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex TULIP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du labex CeMEB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Cemeb, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886617v1</w:t>
+                <w:t xml:space="preserve">hal-04886302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence humaine et environnementale sur l’émergence et la dynamique des pathogènes en milieu marin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InfectioTron – Journée d’animation du CNRS INEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS INEE, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Forum Labex TULIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex TULIP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991115v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants and relative weight of genetic and epigenetic variation in the resistance of the oyster Crassostrea gigas to the Pacific Oyster Mortality Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Roux</w:t>
+                <w:t xml:space="preserve">Influence humaine et environnementale sur l’émergence et la dynamique des pathogènes en milieu marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIMAR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Woods Hole, United States</w:t>
+              <w:t xml:space="preserve">InfectioTron – Journée d’animation du CNRS INEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS INEE, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965076v1</w:t>
+                <w:t xml:space="preserve">hal-03991115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine invertebrates in a One Health context. Human and environmental drivers of diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+                <w:t xml:space="preserve">Determinants and relative weight of genetic and epigenetic variation in the resistance of the oyster Crassostrea gigas to the Pacific Oyster Mortality Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janan Gawra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS INEE - International Symposium on Microbial Ecology, Aug 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">EPIMAR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Woods Hole, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991131v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Marine invertebrates in a One Health context. Human and environmental drivers of diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Genomics in Aquaculture GIA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">ISME 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS INEE - International Symposium on Microbial Ecology, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886439v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional DIversification of Big-Defensins and the shaping of oyster microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Agnès Travers</w:t>
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMP 2022 7th International Symposium on Antimicrobial Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Genomics in Aquaculture GIA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976756v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Functional DIversification of Big-Defensins and the shaping of oyster microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Asokan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 3e rencontre des laboratoires de microbiologie de la région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des laboratoires de microbiologie de la région Occitanie, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AMP 2022 7th International Symposium on Antimicrobial Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886721v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of viral haplotypes in viral fitness</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Galinier</w:t>
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du labex CeMEB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex Cemeb, Mar 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 3e rencontre des laboratoires de microbiologie de la région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des laboratoires de microbiologie de la région Occitanie, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886302v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogéographie, diversité génétique et connectivité des populations d’OsHV-1 (Ostreid Herpesvirus 1) en France</w:t>
               </w:r>
@@ -8536,64 +8536,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota induced epigenetic memory shapes Crassostrea gigas for a lifelong and intergenerational immune protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8661,676 +8661,676 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comarmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIMAR 2020 Epigenetics in Marine biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Online, France. 35 p</w:t>
+              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889202v1</w:t>
+                <w:t xml:space="preserve">hal-04890548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Montagnani</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EPIMAR 2020 Epigenetics in Marine biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890593v1</w:t>
+                <w:t xml:space="preserve">hal-04889202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of OSHV-1 µVAR genotypic diversity during pacific oyster mortality outbreaks in two French aquaculture areas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Diseases of Fish and Shellfish EAFP Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891711v1</w:t>
+                <w:t xml:space="preserve">hal-04890593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la diversité génétique de l’herpèsvirus OsHV-1 dans les mortalités de l’huître du Pacifique</w:t>
+                <w:t xml:space="preserve">Characterization of OSHV-1 µVAR genotypic diversity during pacific oyster mortality outbreaks in two French aquaculture areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Montagnani</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Journées Francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Virologie, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Diseases of Fish and Shellfish EAFP Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891687v1</w:t>
+                <w:t xml:space="preserve">hal-04891711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Petton</w:t>
+                <w:t xml:space="preserve">Rôle de la diversité génétique de l’herpèsvirus OsHV-1 dans les mortalités de l’huître du Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">21e Journées Francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Virologie, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890548v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracking the code of Pacific oyster mortality syndrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10819,51 +10819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11821,51 +11821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="021D6C3A"/>
+    <w:nsid w:val="FBA9B190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12052,51 +12052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-escoubas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6138-1148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140532749" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dorant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Gawra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh8990" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00246-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dotto-Maurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelletier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000895" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635473v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01280-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Novelia Fuandila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven M Bergmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.154" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.711377" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lokmer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00032-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00311" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6471-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759229v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.03.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doremus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cousserans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.12.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6JTV9HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.10.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHMK079-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Essa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela Chavez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courties" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gomard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.09.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPL9DLF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia C.P. Costa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2009.12.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVM6D0ZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allister Crow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Race" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005582" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abi-Khattar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Rejasse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Sanchis Borja" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00892-09" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665408v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Boublik" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006795" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Banfield" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004855" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Wheat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.09.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18379DWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660632v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Labreuche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.06.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVCZ79R0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702281104" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669982v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Jenny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Chapman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalaura Mancia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yian A Chen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mckillen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-007-9041-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W1TKHKNL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895692v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Avarre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Lorgeril" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quiquand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.04.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286204v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aumelas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510850200" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895679v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirape" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boulo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2005.02.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XLN7ZBJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pieri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.04.027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895673v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kappler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00124-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSN4CL9W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498520v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flament" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Roumigui&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girardot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01149-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1KWMNC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895661v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0145-305X(03)00075-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMBFKRCG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berthe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)02559-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895654v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linpa Gricourt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10425170009033241" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(99)00737-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895055v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laroche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Falkowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.22.10237" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895038v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chandler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.176.18.5864-5867.1994" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895013v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fayet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salvignol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1991.tb08000.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895024v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sixou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eynard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Werner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teissi&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4781(91)90163-G" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894972v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zerbib" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandler" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1990.tb00613.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894995v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ghisolfi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joseph" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mathieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00360437" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884347v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885227v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Rosa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886617v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965076v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886439v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976756v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voisin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886721v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886302v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888576v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelletier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888190v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comarmond" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889202v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891711v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891687v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890548v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154502v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neunemann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154473v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chapelle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aymeric" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245380v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123360v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boublik" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousserans" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888087v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lamy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971618v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969100v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736036v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895993v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Green" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374279-7.12004-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895082v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Durnford" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Prasil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Falkowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(98)97017-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651019v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217723v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054359v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-escoubas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6138-1148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140532749" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dorant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Gawra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh8990" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00246-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dotto-Maurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelletier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000895" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635473v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01280-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Novelia Fuandila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven M Bergmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.154" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.711377" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lokmer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00032-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00311" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6471-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.03.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doremus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cousserans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.12.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6JTV9HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.10.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHMK079-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Essa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela Chavez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courties" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gomard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.09.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPL9DLF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia C.P. Costa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2009.12.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVM6D0ZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allister Crow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Race" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005582" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665408v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Boublik" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006795" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664630v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abi-Khattar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Rejasse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Sanchis Borja" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00892-09" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Banfield" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004855" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Wheat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.09.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18379DWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660632v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Labreuche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.06.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVCZ79R0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702281104" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669982v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Jenny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Chapman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalaura Mancia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yian A Chen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mckillen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-007-9041-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W1TKHKNL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895692v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Avarre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Lorgeril" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quiquand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.04.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286204v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aumelas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510850200" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895679v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirape" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boulo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2005.02.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XLN7ZBJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pieri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.04.027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895673v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kappler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00124-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSN4CL9W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Roumigui&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0145-305X(03)00075-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMBFKRCG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498520v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flament" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girardot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01149-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1KWMNC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berthe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)02559-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895654v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linpa Gricourt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10425170009033241" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(99)00737-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895055v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laroche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Falkowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.22.10237" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895038v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chandler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.176.18.5864-5867.1994" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895013v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fayet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salvignol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1991.tb08000.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895024v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sixou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eynard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Werner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teissi&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4781(91)90163-G" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894972v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zerbib" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandler" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1990.tb00613.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894995v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ghisolfi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joseph" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mathieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00360437" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885227v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Rosa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884347v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morga" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886617v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965076v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886439v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976756v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voisin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886721v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888576v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelletier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888190v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comarmond" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890548v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889202v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891711v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891687v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154502v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neunemann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154473v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chapelle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aymeric" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245380v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123360v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boublik" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousserans" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888087v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lamy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971618v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969100v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736036v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895993v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Green" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374279-7.12004-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895082v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Durnford" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Prasil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Falkowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(98)97017-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651019v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217723v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054359v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>