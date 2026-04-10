--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -529,226 +529,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Green Data-Centers and Jobs Balancing with Energy Packet Networks and Interrupted Poisson Energy Arrivals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Bounds for the Max Flow in a Network with Discrete Random Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Echabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Gacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Lotfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322913v1</w:t>
+                <w:t xml:space="preserve">hal-04345108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Bounds for the Max Flow in a Network with Discrete Random Capacities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Green Data-Centers and Jobs Balancing with Energy Packet Networks and Interrupted Poisson Energy Arrivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-019-0029-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345108v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENERGY PACKET NETWORKS WITH MULTIPLE ENERGY PACKET REQUIREMENTS</w:t>
               </w:r>
@@ -949,472 +949,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LB-networks: A model for dynamic load balancing in queueing networks</w:t>
+                <w:t xml:space="preserve">G-Networks with Adders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Marin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simonetta Balsamo</w:t>
+                <w:t xml:space="preserve">Erol Gelenbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2017.06.004⟩</w:t>
+              <w:t xml:space="preserve">Future internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fi9030034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832120v1</w:t>
+                <w:t xml:space="preserve">hal-01832112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCESSOR SHARING G-QUEUES WITH INERT CUSTOMERS AND CATASTROPHES: A MODEL FOR SERVER AGING AND REJUVENATION</w:t>
+                <w:t xml:space="preserve">Whittle-networks with signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Ait El Majhoub</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Ha Dao-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0269964817000092⟩</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.8 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832157v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whittle-networks with signals</w:t>
+                <w:t xml:space="preserve">PROCESSOR SHARING G-QUEUES WITH INERT CUSTOMERS AND CATASTROPHES: A MODEL FOR SERVER AGING AND REJUVENATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Minh-Anh Tran</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ait El Majhoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (04), pp.420 - 435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0269964817000092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832107v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-Networks with Adders</w:t>
+                <w:t xml:space="preserve">LB-networks: A model for dynamic load balancing in queueing networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erol Gelenbe</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Balsamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future internet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.38 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2017.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fi9030034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01832112v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Fault Trees with Rejuvenation: Numerical Analysis and Stochastic Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 327, pp.27 - 47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1719,255 +1719,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markovian queueing network with complex synchronizations: Product form and tensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monotonicity and performance evaluation: applications to high speed and mobile networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thu Ha Dao Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.401-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10586-011-0160-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309342v1</w:t>
+                <w:t xml:space="preserve">hal-00835351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monotonicity and performance evaluation: applications to high speed and mobile networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markovian queueing network with complex synchronizations: Product form and tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Ha Dao Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69, pp.164-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10586-011-0160-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00835351v1</w:t>
+                <w:t xml:space="preserve">hal-01309342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-networks with synchronised arrivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Ha Dao Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Minh Anh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2018,51 +2018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Class Symmetric G-networks with Phase Type Service Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Ha Dao Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Minh Anh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2197,191 +2197,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration of discrete-time Markov chains: Tensor and product form</w:t>
+                <w:t xml:space="preserve">Stochastic bounds for performance evaluation of Web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 67 (9), pp.779-796</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309347v1</w:t>
+                <w:t xml:space="preserve">hal-01309351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic bounds for performance evaluation of Web services</w:t>
+                <w:t xml:space="preserve">Collaboration of discrete-time Markov chains: Tensor and product form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (10)</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (9), pp.779-796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309351v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing convergence and deflection strategies for packet routing in all-optical networks</w:t>
               </w:r>
@@ -2720,259 +2720,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algebraic condition for product form in stochastic automata networks without synchronizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing Weighted Round Robin policies with a Stochastic Comparison Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Ben~mamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William J. Stewart</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 85, pp.854-868. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.2420-2431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2008.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2006.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953605v1</w:t>
+                <w:t xml:space="preserve">hal-00953606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Weighted Round Robin policies with a Stochastic Comparison Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An algebraic condition for product form in stochastic automata networks without synchronizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouad Ben~mamoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+                <w:t xml:space="preserve">William J. Stewart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 35, pp.2420-2431. </w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85, pp.854-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2006.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2008.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953606v1</w:t>
+                <w:t xml:space="preserve">hal-00953605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packet Loss Analysis in Optical Packet-Switched Networks with Limited Deflection Routing</w:t>
               </w:r>
@@ -3446,51 +3446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugrul Dayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 37, pp.85-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3509,204 +3509,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-Networks with Resets</w:t>
+                <w:t xml:space="preserve">Computing bounds on the loss rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gelenbe Erol</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 49, pp.179-191</w:t>
+              <w:t xml:space="preserve">Yugoslav Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (167-184)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309476v1</w:t>
+                <w:t xml:space="preserve">hal-01309489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing bounds on the loss rates</w:t>
+                <w:t xml:space="preserve">G-Networks with Resets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gelenbe Erol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yugoslav Journal of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 12 (167-184)</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49, pp.179-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309489v1</w:t>
+                <w:t xml:space="preserve">hal-01309476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Automata Networks and Near Complete Decomposability</w:t>
               </w:r>
@@ -4249,51 +4249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux généralisés multiclasses avec synchronisations cycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Verchere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4325,243 +4325,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Buffer Admission Mechanisms using Stochastic Automata Networks</w:t>
+                <w:t xml:space="preserve">G-networks with multiple class negative and positive customers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gelenbe Erol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Quessette</w:t>
+                <w:t xml:space="preserve">Rina Suros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Special Issue, ATM-CESAME</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, serie B, 155, pp.141-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310045v1</w:t>
+                <w:t xml:space="preserve">hal-01310043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-networks with multiple class negative and positive customers</w:t>
+                <w:t xml:space="preserve">Modelling Buffer Admission Mechanisms using Stochastic Automata Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gelenbe Erol</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rina Suros</w:t>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, serie B, 155, pp.141-156</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Special Issue, ATM-CESAME</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310043v1</w:t>
+                <w:t xml:space="preserve">hal-01310045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Model of an ATM Network Node</w:t>
               </w:r>
@@ -4975,209 +4975,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the Optimal Policy to Provide Energy for an Off-Grid Telecommunication Operator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong Aggregation in the Stochastic Matching Model with Random Discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2024 - 20th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770514⟩</w:t>
+              <w:t xml:space="preserve">ASMTA 2024 - International Conference on Analytical &amp; Stochastic Modelling Techniques and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Venise, Italy. pp.18-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70753-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850039v1</w:t>
+                <w:t xml:space="preserve">hal-04910971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Aggregation in the Stochastic Matching Model with Random Discipline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding the Optimal Policy to Provide Energy for an Off-Grid Telecommunication Operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Ait El Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moyi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMTA 2024 - International Conference on Analytical &amp; Stochastic Modelling Techniques and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Venise, Italy. pp.18-32, </w:t>
+              <w:t xml:space="preserve">WiMob 2024 - 20th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WiMob, Oct 2024, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70753-7_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910971v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Matching Model with Returning Items</w:t>
               </w:r>
@@ -5596,51 +5596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Bounds for some Stochastic Optimisation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovanna Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5672,326 +5672,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of energy consumption in Cloud center with tasks migrations</w:t>
+                <w:t xml:space="preserve">A numerical approach of the analysis of optical container filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Ait El Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CN 2019: 26th International Conference on Computer Networks 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Kamien Slaski, Poland. pp.301-315, </w:t>
+              <w:t xml:space="preserve">VALUETOOLS 2019: 12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Palma, Spain. pp.159-162, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-21952-9_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3306309.3306333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168212v1</w:t>
+                <w:t xml:space="preserve">hal-02168221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical approach of the analysis of optical container filling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Ait El Mahjoub</w:t>
+                <w:t xml:space="preserve">Balancing Energy Consumption and Losses with Energy Packet Network Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALUETOOLS 2019: 12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Palma, Spain. pp.159-162, </w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Fog Computing (ICFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic. pp.59-68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3306309.3306333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICFC.2019.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168221v1</w:t>
+                <w:t xml:space="preserve">hal-02320447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Energy Consumption and Losses with Energy Packet Network Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josu Doncel</w:t>
+                <w:t xml:space="preserve">Analysis of energy consumption in Cloud center with tasks migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Ait El Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Fog Computing (ICFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic. pp.59-68, </w:t>
+              <w:t xml:space="preserve">CN 2019: 26th International Conference on Computer Networks 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Kamien Slaski, Poland. pp.301-315, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICFC.2019.00017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21952-9_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320447v1</w:t>
+                <w:t xml:space="preserve">hal-02168212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean Value Analysis of Closed G-Networks with Signals</w:t>
               </w:r>
@@ -6094,70 +6094,70 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.C. Noukela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Workshop on Practical Applications of Stochastic Modelling (PASM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Berlin, Germany. pp.23-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.entcs.2018.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -6171,3586 +6171,3586 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admission Control Based on WRR in WiMAX Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Abdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, San Francisco, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC.2017.7925712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Networks with Multiple Classes of Customers and Restart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolter Katinka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marco Gribaudo and Daniele Manini and Anne Remke, 2015, Albena, Bulgaria. pp.73-86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-18579-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing stochastic bounds of network distributions of time before failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Reliable Networks Design and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Munich, Germany. pp.142-148, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RNDM.2015.7325221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Analysis of Dynamical Fault Trees based on Stochastic Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE QEST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Javier Campos and Boudewijn R. Haverkort, 2015, Madrid, Spain. pp.176-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornes sur les histogrammes et équation de Loynes pour l'analyse rapide d'une file FIFO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Ait Salaht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic bounds and histograms for network performance analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Ait Salaht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPEW '13 : 10th European Workshop on Performance Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Venice, Italy. pp.13-27, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40725-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40725-3_3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded state space truncation and Censored Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Djafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC - 51st IEEE Conference on Decision and Control - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.5828-5833, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic comparisons applied to G-Networks with catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCIS2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, London, United Kingdom. www.springerlink.com</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Bounds for Censored Markov Chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hilal Djafri</w:t>
+                <w:t xml:space="preserve">Impact de la Convergence Fixe-Mobile sur un réseau optique de collecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Marinca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Meeting on the Numerical Solution of Markov Chain (NSMC'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Williamsburg, Virginia, USA, United States</w:t>
+              <w:t xml:space="preserve">JDIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779902v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00467940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la Convergence Fixe-Mobile sur un réseau optique de collecte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Izri</w:t>
+                <w:t xml:space="preserve">Stochastic Bounds for Censored Markov Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Djafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th International Meeting on the Numerical Solution of Markov Chain (NSMC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Williamsburg, Virginia, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00467940v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Bounds for Partially generated Markov chains: an algebraic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiclass G-Networks of Processor Sharing Queues with Resets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fith European Performance Engineering Workshop, EPEW 2008, Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Stochastic Modeling Techniques and Applications, 15th International Conference, ASMTA 2008, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nicosia, Cyprus. pp.221-233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-68982-9_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-87412-6_17⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953620v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiclass G-Networks of Processor Sharing Queues with Resets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Bounds for Partially generated Markov chains: an algebraic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Stochastic Modeling Techniques and Applications, 15th International Conference, ASMTA 2008, Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fith European Performance Engineering Workshop, EPEW 2008, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Palma de Mallorca, Spain. pp.227-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87412-6_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-68982-9_16⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953621v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Time Markov chains competing over resources: product form steady-state distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fith International Conference on the Quantitative Evaluation of Systems (QEST 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, St. Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/QEST.2008.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product form steady-state distribution for Stochastic Automata Networks with Domino Synchronizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Grid5000 point availability with SAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fith European Performance Engineering Workshop, EPEW 2008, Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-87412-6_9⟩</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Practical Applications of Stochastic Modelling (PASM 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Palma de Mallorca, Spain. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2009.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00953622v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Grid5000 point availability with SAN</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Product form steady-state distribution for Stochastic Automata Networks with Domino Synchronizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Practical Applications of Stochastic Modelling (PASM 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2009.02.056⟩</w:t>
+              <w:t xml:space="preserve">Fith European Performance Engineering Workshop, EPEW 2008, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Palma de Mallorca, Spain. pp.110-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87412-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953609v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product form for Stochastic Automata Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Plateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J. Stewart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Performance Evaluation Methodologies and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Nantes, France. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4108/valuetools.2007.1980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Steady-state Distribution of G-networks with Synchronized Partial Flushing</w:t>
+                <w:t xml:space="preserve">A Precedence PEPA Model for Performance and Reliability Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Quessette</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCIS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Istanbul, Turkey. pp.887-896</w:t>
+              <w:t xml:space="preserve">European Performance Engeeniring Workshop (EPEW 06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159217v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deflection Routing on a Torus is Monotone</w:t>
+                <w:t xml:space="preserve">Worst Case Analysis of Bach Arrivals with the Increasing Convex Ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourneau Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.196-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157015v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deflecting Routing on a Torus is Monotone</w:t>
+                <w:t xml:space="preserve">Modeling Fiber Delay Loops in an All Optical Switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Ben Mamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third International Conference on the Quantitative Evaluation of Systems - Quest'06 -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, University of California, Riverside, United States. pp.93-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Nott</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00154992v1</w:t>
+                <w:t xml:space="preserve">hal-00154989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Precedence PEPA Model for Performance and Reliability Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounds Based on Lumpable Matrices for Partially Ordered State Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Kloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Performance Engeeniring Workshop (EPEW 06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1-15</w:t>
+              <w:t xml:space="preserve">2006 Workshop on Tools for Solving Structured Markov Chains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155440v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Fiber Delay Loops in an All Optical Switch</w:t>
+                <w:t xml:space="preserve">Worst Case Analysis of Batch Arrivals with the Increasing Convex Ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, University of California, Riverside, United States. pp.93-102</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2006, Budapest, Hungary. pp.196-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154989v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds Based on Lumpable Matrices for Partially Ordered State Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Bušić</w:t>
+                <w:t xml:space="preserve">Polynomials of a Stochastic Matrix and Strong Stochastic Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Pisa, Italy</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.211-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152216v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst Case Analysis of Bach Arrivals with the Increasing Convex Ordering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing Convex Monotone Markov Chains: Theory, Algorithm and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Ben Mamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, Boson Books, Raleigh, North Carolina, United States. pp.189-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourneau Jean-Michel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00157023v1</w:t>
+                <w:t xml:space="preserve">hal-00152199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst Case Analysis of Batch Arrivals with the Increasing Convex Ordering</w:t>
+                <w:t xml:space="preserve">Deflecting Routing on a Torus is Monotone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jun 2006, Budapest, Hungary. pp.196-210</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, Grenoble, France. pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155001v1</w:t>
+                <w:t xml:space="preserve">hal-00154992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomials of a Stochastic Matrix and Strong Stochastic Bounds</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Computing the Steady-state Distribution of G-networks with Synchronized Partial Flushing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quessette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCIS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Istanbul, Turkey. pp.887-896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dayar</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-00155426v1</w:t>
+                <w:t xml:space="preserve">hal-00159217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Convex Monotone Markov Chains: Theory, Algorithm and Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deflection Routing on a Torus is Monotone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2006, Boson Books, Raleigh, North Carolina, United States. pp.189-210</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152199v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Short-Cut Eulerian Routing</w:t>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Rome, Italy</w:t>
+                <w:t xml:space="preserve">Internet Topology Generation for Large Scale BGP Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126511v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Stochastic Model Cheking With Stochastic Bounds</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Jan 2005, pp.264-267</w:t>
+                <w:t xml:space="preserve">Routing and QoS in an All-Optical Packet Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourneau Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155166v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet Topology Generation for Large Scale BGP Simulation</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2005, Warsaw, Poland</w:t>
+                <w:t xml:space="preserve">Routing and QoS in an All-optical Packet Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourneau Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155378v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence Routing Under Bursty Traffic: Instability and an AIMD Controller</w:t>
+                <w:t xml:space="preserve">ISCIS 2005, 20th International Symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jul 2005</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, Istanbul, Turkey. pp.244-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155411v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISCIS 2005, 20th International Symposium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Matrix Pattern Compliant Strong Stochastic Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2005, Istanbul, Turkey. pp.244-253</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.256-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155417v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Matrix Pattern Compliant Strong Stochastic Bound</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence Routing Under Bursty Traffic: Instability and an AIMD Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.256-259</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152179v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing and QoS in an All-Optical Packet Network</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+                <w:t xml:space="preserve">Transport Time Distribution for Optimal Deflection Routing on an Odd Torus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Czachorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, Portugal. pp.975-983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126463v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing and QoS in an All-optical Packet Network</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.11</w:t>
+                <w:t xml:space="preserve">Bounds for Point and Steady-State Availability: An Algorithmic Approach Based on Lumpability and Stochastic Ordering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPEW 2005 and WS-FM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.94-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126102v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Time Distribution for Optimal Deflection Routing on an Odd Torus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary Results of Packet Loss Analytilis in Optical Packet-Switched Networks with Limited Deflection Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Szczesniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Czachorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2005, Portugal. pp.975-983</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan 2005, pp.296-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155366v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds for Point and Steady-State Availability: An Algorithmic Approach Based on Lumpability and Stochastic Ordering.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Short-Cut Eulerian Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourneau Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laforest Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPEW 2005 and WS-FM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.94-108</w:t>
+              <w:t xml:space="preserve">First International Conference NGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152164v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Results of Packet Loss Analytilis in Optical Packet-Switched Networks with Limited Deflection Routing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Stochastic Model Cheking With Stochastic Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jan 2005, pp.296-299</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan 2005, pp.264-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155361v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Routing for Optical Burst Switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCIS 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Antalya, Turkey. pp.257-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-networks with triggered batch state dependent movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9766,73 +9766,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, 1995, Durham, North Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple class G-networks with jumps back to zero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9861,159 +9861,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Durham, North Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Tool to Model Parallel Systems and Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Simulation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Istambul, Turkey. pp.220-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10023,241 +10023,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Brief Introduction to an Algorithmic Approach for Strong stochastic Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the First Workshop on New Trends in Modeling, Quantitative Methods and Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, xxxx, pp.57-74, 2004, Zakopane</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SANs and Lumpable Stochastic Bounds: Bounding Availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Plateau</w:t>
+                <w:t xml:space="preserve">I. I.Sbeity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. J. Stewart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer System, Network Performance and Quality of Service</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editeur Imperial College Press, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10277,51 +10277,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Gelenbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks, Advances and Applications, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, North Holland, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10331,51 +10331,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding Transient and Steady-State Dependability Measures Through Algorithmic Stochasic Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10384,140 +10384,140 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence Routing under Bursty Traffic: Instability and an AIMD Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10664,51 +10664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ait El Mahjoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108273" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137823v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu&#353;i&#263; Ana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadas Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-024-09924-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616693v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102414" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529113.3529126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02322913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-019-0029-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Gacem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lotfi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02320456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964819000226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fauquette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Noukela" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pekergin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.03.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832120v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Balsamo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.06.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P93T605F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ait El Majhoub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964817000092" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Ha Dao-Thi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Anh Tran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2016.12.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Gelenbe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi9030034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2016.09.022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026996481600005X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Izri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verchere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ben Mamoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2014.954132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Dao Thi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-011-0160-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GFZNH1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Minh Anh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.824" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8ZNV5MM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chiaroni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.1.000222" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brenner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plateau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Czach&#243;rski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Nycz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhan Pekergin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Stewart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2008.04.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHT08LP3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ben~mamoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2006.12.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4JSL1K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Szczesniak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Czachorski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelenbe Erol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugrul Dayar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gusak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309476v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kloul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310039v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310045v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Suros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lunven" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09315-8_3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850039v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770514" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910971v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moyi Yang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70753-7_2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43185-2_13" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094615v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Samain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388831.3388841" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS50786.2020.9285965" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345206v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanna Tan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02168212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21952-9_23" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02168221v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306333" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02320447v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFC.2019.00017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02168263v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Christian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833355v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben Othman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Abdelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925712" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309371v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolter Katinka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18579-8_6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309379v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RNDM.2015.7325221" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946322v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859795v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40725-3_3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C449NBW8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426156" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00545738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467940v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marinca" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohm&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87412-6_17" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1DLJLK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953621v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68982-9_16" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-52ZVRJWS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2008.31" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87412-6_9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DC7CTMHS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203526v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/valuetools.2007.1980" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157015v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nott" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154992v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155440v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154989v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152216v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157023v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourneau Jean-Michel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155001v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dayar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vincent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152199v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126511v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laforest Christian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Younes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155378v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssame Yahiaoui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155411v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155417v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152179v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126463v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126102v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152164v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155361v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155145v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310077v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310078v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310075v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155127v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155138v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plateau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I.Sbeity" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Stewart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310049v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155010v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ait El Mahjoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108273" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137823v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu&#353;i&#263; Ana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadas Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-024-09924-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616693v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102414" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529113.3529126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Gacem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lotfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02322913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-019-0029-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02320456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964819000226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fauquette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Noukela" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pekergin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.03.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Gelenbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi9030034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832107v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Ha Dao-Thi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Anh Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2016.12.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ait El Majhoub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964817000092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Balsamo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.06.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P93T605F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2016.09.022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026996481600005X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Izri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verchere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ben Mamoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2014.954132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-011-0160-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GFZNH1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Dao Thi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Minh Anh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.824" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8ZNV5MM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chiaroni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.1.000222" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brenner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plateau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Czach&#243;rski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Nycz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhan Pekergin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ben~mamoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2006.12.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4JSL1K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Stewart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2008.04.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHT08LP3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Szczesniak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Czachorski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelenbe Erol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugrul Dayar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gusak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kloul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310039v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Suros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lunven" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09315-8_3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910971v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moyi Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70753-7_2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770514" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43185-2_13" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094615v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Samain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388831.3388841" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS50786.2020.9285965" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345206v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanna Tan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02168221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306333" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02320447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFC.2019.00017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02168212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21952-9_23" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02168263v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833355v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben Othman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Abdelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925712" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolter Katinka" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18579-8_6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309379v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RNDM.2015.7325221" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40725-3_3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C449NBW8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426156" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00545738v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467940v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marinca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohm&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953621v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68982-9_16" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-52ZVRJWS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87412-6_17" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1DLJLK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953623v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2008.31" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87412-6_9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DC7CTMHS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203526v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/valuetools.2007.1980" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157023v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourneau Jean-Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155426v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dayar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vincent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152199v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nott" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159217v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157015v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssame Yahiaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126463v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126102v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155417v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152179v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155411v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152164v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155361v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126511v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laforest Christian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155166v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Younes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155145v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310075v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155138v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plateau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I.Sbeity" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Stewart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310049v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155010v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141396v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>