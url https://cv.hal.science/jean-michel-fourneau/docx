--- v1 (2026-04-10)
+++ v2 (2026-05-17)
@@ -949,429 +949,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-Networks with Adders</w:t>
+                <w:t xml:space="preserve">LB-networks: A model for dynamic load balancing in queueing networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erol Gelenbe</w:t>
+                <w:t xml:space="preserve">Andrea Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Balsamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fi9030034⟩</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.38 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2017.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832112v1</w:t>
+                <w:t xml:space="preserve">hal-01832120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whittle-networks with signals</w:t>
+                <w:t xml:space="preserve">G-Networks with Adders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Minh-Anh Tran</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erol Gelenbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">Future internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fi9030034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832107v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCESSOR SHARING G-QUEUES WITH INERT CUSTOMERS AND CATASTROPHES: A MODEL FOR SERVER AGING AND REJUVENATION</w:t>
+                <w:t xml:space="preserve">Whittle-networks with signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Ait El Majhoub</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Ha Dao-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0269964817000092⟩</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.8 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832157v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LB-networks: A model for dynamic load balancing in queueing networks</w:t>
+                <w:t xml:space="preserve">PROCESSOR SHARING G-QUEUES WITH INERT CUSTOMERS AND CATASTROPHES: A MODEL FOR SERVER AGING AND REJUVENATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simonetta Balsamo</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ait El Majhoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2017.06.004⟩</w:t>
+              <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (04), pp.420 - 435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0269964817000092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01832120v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Fault Trees with Rejuvenation: Numerical Analysis and Stochastic Bounds</w:t>
               </w:r>
@@ -1999,225 +1999,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Class Symmetric G-networks with Phase Type Service Times</w:t>
+                <w:t xml:space="preserve">Iterative component-wise bounds for the steady-state distribution of a Markov chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tran Minh Anh</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Computer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Linear Algebra with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (3), pp.1031-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nla.824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309345v1</w:t>
+                <w:t xml:space="preserve">hal-01309352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative component-wise bounds for the steady-state distribution of a Markov chain</w:t>
+                <w:t xml:space="preserve">Multiple Class Symmetric G-networks with Phase Type Service Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Bušić</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Ha Dao Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Minh Anh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Linear Algebra with Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Computer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (2), pp.27'-284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01309352v1</w:t>
+                <w:t xml:space="preserve">hal-01309345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic bounds for performance evaluation of Web services</w:t>
               </w:r>
@@ -3047,489 +3047,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Equivalence and Stochastic Equivalence in G-Networks</w:t>
+                <w:t xml:space="preserve">Algorithms for an irreducible and lumpable strong stochastic bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelenbe Erol</w:t>
+                <w:t xml:space="preserve">Franck Quessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1 (2), pp.179-192</w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 386, pp.167-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309507v1</w:t>
+                <w:t xml:space="preserve">hal-01309511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for an irreducible and lumpable strong stochastic bound</w:t>
+                <w:t xml:space="preserve">Flow Equivalence and Stochastic Equivalence in G-Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Le Coz</w:t>
+                <w:t xml:space="preserve">Gelenbe Erol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 386, pp.167-186</w:t>
+              <w:t xml:space="preserve">Computational Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (2), pp.179-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309511v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumpable continuous-time SANs</w:t>
+                <w:t xml:space="preserve">Transforming stochastic matrices for stochastic comparison with the st-order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugrul Dayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oleg Gusak</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 148 (2), pp.436-451</w:t>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37, pp.85-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309501v1</w:t>
+                <w:t xml:space="preserve">hal-01309493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative disaggregation for a class of lumpable discrete-time SAN</w:t>
+                <w:t xml:space="preserve">Lumpable continuous-time SANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugrul Dayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Gusak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 148 (2), pp.436-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309496v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming stochastic matrices for stochastic comparison with the st-order</w:t>
+                <w:t xml:space="preserve">Iterative disaggregation for a class of lumpable discrete-time SAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugrul Dayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Gusak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 37, pp.85-97</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309493v1</w:t>
+                <w:t xml:space="preserve">hal-01309496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing bounds on the loss rates</w:t>
               </w:r>
@@ -3623,51 +3623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-Networks with Resets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelenbe Erol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 49, pp.179-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3718,51 +3718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugrul Dayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Gusak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 23, pp.581-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3990,51 +3990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 42, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4167,51 +4167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random neural networks with multiple classes of signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelenbe Erol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 11, pp.953-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4344,51 +4344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-networks with multiple class negative and positive customers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelenbe Erol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rina Suros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4478,51 +4478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Special Issue, ATM-CESAME</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4668,63 +4668,63 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance paradox in matching systems</w:t>
+                <w:t xml:space="preserve">Reinforcement learning for online stochastic matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu Li</w:t>
+                <w:t xml:space="preserve">Antoine Lunven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4739,87 +4739,87 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026 - Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534848v1</w:t>
+                <w:t xml:space="preserve">hal-05534869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning for online stochastic matching</w:t>
+                <w:t xml:space="preserve">Performance paradox in matching systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lunven</w:t>
+                <w:t xml:space="preserve">Shu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4834,51 +4834,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026 - Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534869v1</w:t>
+                <w:t xml:space="preserve">hal-05534848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Paradoxes in Matching Systems are not that Rare</w:t>
               </w:r>
@@ -4890,64 +4890,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lunven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETGCOOP 2025 - 12th international conference on Network games, artificial intelligence, control and optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain. pp.25-34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7186,220 +7186,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiclass G-Networks of Processor Sharing Queues with Resets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Bounds for Partially generated Markov chains: an algebraic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Stochastic Modeling Techniques and Applications, 15th International Conference, ASMTA 2008, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nicosia, Cyprus. pp.221-233, </w:t>
+              <w:t xml:space="preserve">Fith European Performance Engineering Workshop, EPEW 2008, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Palma de Mallorca, Spain. pp.227-241, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-68982-9_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87412-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953621v1</w:t>
+                <w:t xml:space="preserve">hal-00953620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Bounds for Partially generated Markov chains: an algebraic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiclass G-Networks of Processor Sharing Queues with Resets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fith European Performance Engineering Workshop, EPEW 2008, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Palma de Mallorca, Spain. pp.227-241, </w:t>
+              <w:t xml:space="preserve">Analytical and Stochastic Modeling Techniques and Applications, 15th International Conference, ASMTA 2008, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nicosia, Cyprus. pp.221-233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-87412-6_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-68982-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953620v1</w:t>
+                <w:t xml:space="preserve">hal-00953621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Time Markov chains competing over resources: product form steady-state distribution</w:t>
               </w:r>
@@ -7768,374 +7768,374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Precedence PEPA Model for Performance and Reliability Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Fiber Delay Loops in an All Optical Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Ben Mamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Kloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Performance Engeeniring Workshop (EPEW 06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1-15</w:t>
+              <w:t xml:space="preserve">Third International Conference on the Quantitative Evaluation of Systems - Quest'06 -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, University of California, Riverside, United States. pp.93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155440v1</w:t>
+                <w:t xml:space="preserve">hal-00154989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst Case Analysis of Bach Arrivals with the Increasing Convex Ordering</w:t>
+                <w:t xml:space="preserve">Bounds Based on Lumpable Matrices for Partially Ordered State Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.196-210</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2006 Workshop on Tools for Solving Structured Markov Chains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157023v1</w:t>
+                <w:t xml:space="preserve">hal-00152216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Fiber Delay Loops in an All Optical Switch</w:t>
+                <w:t xml:space="preserve">Worst Case Analysis of Bach Arrivals with the Increasing Convex Ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, University of California, Riverside, United States. pp.93-102</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourneau Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.196-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154989v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds Based on Lumpable Matrices for Partially Ordered State Space</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Precedence PEPA Model for Performance and Reliability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 Workshop on Tools for Solving Structured Markov Chains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">European Performance Engeeniring Workshop (EPEW 06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152216v1</w:t>
+                <w:t xml:space="preserve">hal-00155440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst Case Analysis of Batch Arrivals with the Increasing Convex Ordering</w:t>
               </w:r>
@@ -8512,51 +8512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Steady-state Distribution of G-networks with Synchronized Partial Flushing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCIS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Istanbul, Turkey. pp.887-896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8663,320 +8663,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet Topology Generation for Large Scale BGP Simulation</w:t>
+                <w:t xml:space="preserve">Convergence Routing Under Bursty Traffic: Instability and an AIMD Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2005, Warsaw, Poland</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155378v1</w:t>
+                <w:t xml:space="preserve">hal-00155411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routing and QoS in an All-Optical Packet Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourneau Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routing and QoS in an All-optical Packet Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourneau Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISCIS 2005, 20th International Symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8998,73 +8998,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, Istanbul, Turkey. pp.244-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Matrix Pattern Compliant Strong Stochastic Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9073,132 +9073,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.256-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence Routing Under Bursty Traffic: Instability and an AIMD Controller</w:t>
+                <w:t xml:space="preserve">Internet Topology Generation for Large Scale BGP Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jul 2005</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155411v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Time Distribution for Optimal Deflection Routing on an Odd Torus</w:t>
               </w:r>
@@ -9423,236 +9423,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Short-Cut Eulerian Routing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fourneau Jean-Michel</w:t>
+                <w:t xml:space="preserve">Improving Stochastic Model Cheking With Stochastic Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laforest Christian</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Rome, Italy</w:t>
+                <w:t xml:space="preserve">Sana Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan 2005, pp.264-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126511v1</w:t>
+                <w:t xml:space="preserve">hal-00155166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Stochastic Model Cheking With Stochastic Bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Short-Cut Eulerian Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourneau Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laforest Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Younes</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Jan 2005, pp.264-267</w:t>
+                <w:t xml:space="preserve">Sandrine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Conference NGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155166v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Routing for Optical Burst Switching</w:t>
               </w:r>
@@ -9828,51 +9828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Durham, North Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9936,51 +9936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Simulation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Istambul, Turkey. pp.220-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10240,51 +10240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelenbe Erol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Gelenbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks, Advances and Applications, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, North Holland, 1992</w:t>
@@ -10664,51 +10664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ait El Mahjoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108273" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137823v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu&#353;i&#263; Ana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadas Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-024-09924-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616693v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102414" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529113.3529126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Gacem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lotfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02322913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-019-0029-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02320456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964819000226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fauquette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Noukela" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pekergin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.03.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Gelenbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi9030034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832107v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Ha Dao-Thi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Anh Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2016.12.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ait El Majhoub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964817000092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Balsamo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.06.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P93T605F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2016.09.022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026996481600005X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Izri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verchere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ben Mamoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2014.954132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-011-0160-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GFZNH1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Dao Thi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Minh Anh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.824" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8ZNV5MM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chiaroni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.1.000222" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brenner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plateau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Czach&#243;rski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Nycz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhan Pekergin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ben~mamoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2006.12.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4JSL1K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Stewart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2008.04.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHT08LP3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Szczesniak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Czachorski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelenbe Erol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugrul Dayar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gusak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kloul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310039v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Suros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lunven" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09315-8_3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910971v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moyi Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70753-7_2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770514" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43185-2_13" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094615v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Samain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388831.3388841" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS50786.2020.9285965" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345206v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanna Tan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02168221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306333" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02320447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFC.2019.00017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02168212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21952-9_23" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02168263v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833355v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben Othman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Abdelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925712" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolter Katinka" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18579-8_6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309379v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RNDM.2015.7325221" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40725-3_3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C449NBW8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426156" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00545738v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467940v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marinca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohm&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953621v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68982-9_16" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-52ZVRJWS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87412-6_17" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1DLJLK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953623v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2008.31" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87412-6_9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DC7CTMHS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203526v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/valuetools.2007.1980" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157023v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourneau Jean-Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155426v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dayar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vincent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152199v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nott" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159217v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157015v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssame Yahiaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126463v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126102v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155417v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152179v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155411v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152164v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155361v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126511v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laforest Christian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155166v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Younes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155145v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310075v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155138v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plateau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I.Sbeity" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Stewart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310049v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155010v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141396v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ait El Mahjoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108273" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137823v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu&#353;i&#263; Ana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadas Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-024-09924-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616693v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102414" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529113.3529126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Gacem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lotfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02322913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-019-0029-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02320456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964819000226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fauquette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Noukela" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pekergin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.03.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832120v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Balsamo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.06.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P93T605F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Gelenbe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi9030034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Ha Dao-Thi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Anh Tran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2016.12.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ait El Majhoub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964817000092" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2016.09.022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026996481600005X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Izri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verchere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ben Mamoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2014.954132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-011-0160-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GFZNH1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Dao Thi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Minh Anh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.824" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8ZNV5MM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mokdad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chiaroni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.1.000222" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brenner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plateau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Czach&#243;rski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Nycz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhan Pekergin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ben~mamoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2006.12.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4JSL1K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Stewart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2008.04.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHT08LP3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Szczesniak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Czachorski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309507v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelenbe Erol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugrul Dayar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gusak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kloul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310039v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Suros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534869v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lunven" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09315-8_3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910971v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moyi Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70753-7_2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770514" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43185-2_13" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094615v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Samain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388831.3388841" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS50786.2020.9285965" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345206v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanna Tan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02168221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306333" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02320447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFC.2019.00017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02168212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21952-9_23" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02168263v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833355v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben Othman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Abdelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925712" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolter Katinka" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18579-8_6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309379v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RNDM.2015.7325221" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40725-3_3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C449NBW8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426156" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00545738v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467940v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marinca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohm&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87412-6_17" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1DLJLK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68982-9_16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-52ZVRJWS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953623v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2008.31" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87412-6_9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DC7CTMHS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203526v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/valuetools.2007.1980" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154989v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157023v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourneau Jean-Michel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155440v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155426v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dayar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vincent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152199v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nott" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159217v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157015v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155411v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126463v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126102v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155417v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssame Yahiaoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152164v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155361v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155166v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Younes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126511v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laforest Christian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155145v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310075v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155138v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plateau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I.Sbeity" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Stewart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310049v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155010v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141396v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>