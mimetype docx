--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -204,6587 +204,6721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering properties of protoplanetary dust analogs with microwave analogy: Rough compact grains</w:t>
+                <w:t xml:space="preserve">Anomaly Distinguishability in an Asteroid Analogue Using Quasi-Monostatic Experimental Radar Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanesa Tobon Valencia</w:t>
+                <w:t xml:space="preserve">Yusuf Oluwatoki Yusuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Dufaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liisa-Ida Sorsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 688, pp.A70. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.1150-1160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCI.2025.3597429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669037v1</w:t>
+                <w:t xml:space="preserve">hal-05573611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of the internal structure of an asteroid analogue from quasi-monostatic microwave measurement data II. The time domain approach</w:t>
+                <w:t xml:space="preserve">Scattering properties of protoplanetary dust analogs with microwave analogy: Rough compact grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liisa-Ida Sorsa</w:t>
+                <w:t xml:space="preserve">Vanesa Tobon Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuf Oluwatoki Yusuf</w:t>
+                <w:t xml:space="preserve">François Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Dufaure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Julien Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A73. </w:t>
+              <w:t xml:space="preserve">, 2024, 688, pp.A70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251383v1</w:t>
+                <w:t xml:space="preserve">hal-04669037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of the internal structure of an asteroid analogue from quasi-monostatic microwave measurement data I. The frequency domain approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pursiainen</w:t>
+                <w:t xml:space="preserve">Imaging of the internal structure of an asteroid analogue from quasi-monostatic microwave measurement data II. The time domain approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liisa-Ida Sorsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Oluwatoki Yusuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Dufaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A72. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244777⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 674, pp.A73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251357v1</w:t>
+                <w:t xml:space="preserve">hal-04251383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering properties of protoplanetary dust analogs with microwave analogy: Aggregates of fractal dimensions from 1.5 to 2.8</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+                <w:t xml:space="preserve">Imaging of the internal structure of an asteroid analogue from quasi-monostatic microwave measurement data I. The frequency domain approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dufaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-I. Sorsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.O. Yusuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pursiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 666, pp.A68. </w:t>
+              <w:t xml:space="preserve">, 2023, 674, pp.A72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837453v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-structured 3D-printed wireframes as asteroid analogues for tomographic microwave radar measurements</w:t>
+                <w:t xml:space="preserve">Scattering properties of protoplanetary dust analogs with microwave analogy: Aggregates of fractal dimensions from 1.5 to 2.8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liisa-Ida Sorsa</w:t>
+                <w:t xml:space="preserve">Vanesa Tobon Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sampsa Pursiainen</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2020.109364⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 666, pp.A68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054178v1</w:t>
+                <w:t xml:space="preserve">hal-03837453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Q Transparency Band in All‐Dielectric Metasurfaces Induced by a Quasi Bound State in the Continuum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Complex-structured 3D-printed wireframes as asteroid analogues for tomographic microwave radar measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liisa-Ida Sorsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Takala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampsa Pursiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.202000263⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 198, pp.109364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2020.109364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989980v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting and Phase Function Measurements with the LONSCAPE Instrument to Determine Physical Properties of Aerosols in Ice Giant Planet Atmospheres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+                <w:t xml:space="preserve">High‐Q Transparency Band in All‐Dielectric Metasurfaces Induced by a Quasi Bound State in the Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Abujetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela Barreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00653-2⟩</w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.2000263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202000263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02492388v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full wavefield simulation versus measurement of microwave scattering by a complex 3D-printed asteroid analogue★</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-I. Sorsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Takala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 643, pp.A68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202038510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of spectrally broadband Huygens sources using low-index spheres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Counting and Phase Function Measurements with the LONSCAPE Instrument to Determine Physical Properties of Aerosols in Ice Giant Planet Atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5080980⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (2), pp.Article number 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00653-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056744v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02492388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the description of the scattering matrix on permittivity reconstruction with a quantitative imaging procedure: polarization effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Experimental demonstration of spectrally broadband Huygens sources using low-index spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ismail Abdelrahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Fernandez-Corbaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (2), pp.234-244. </w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.020802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/josaa.36.000234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5080980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986569v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brewster quasi bound states in the continuum in all-dielectric metasurfaces from single magnetic-dipole resonance meta-atoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the description of the scattering matrix on permittivity reconstruction with a quantitative imaging procedure: polarization effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52223-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2), pp.234-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/josaa.36.000234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374991v1</w:t>
+                <w:t xml:space="preserve">hal-01986569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the interior of a comet from bistatic microwave measurements: case of a scale comet model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brewster quasi bound states in the continuum in all-dielectric metasurfaces from single magnetic-dipole resonance meta-atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Abujetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela ´ Barreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sáenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2017.10.012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52223-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626737v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the scattering directionality of a dielectric particle dimer of High Refractive Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela ´ Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-26359-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de surface équivalente radar (SER) - Aspect expérimental</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Imaging the interior of a comet from bistatic microwave measurements: case of a scale comet model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodek W. Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (8), pp.1977-1986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2017.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008418v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic polarization-controlled perfect switching effect with high-refractive-index dimers and the beam-splitter configuration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisco González</w:t>
+                <w:t xml:space="preserve">Mesure de surface équivalente radar (SER) - Aspect expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Comblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Massaloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430138v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave analog experiments on optically soft spheroidal scatterers with weak electromagnetic signature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic polarization-controlled perfect switching effect with high-refractive-index dimers and the beam-splitter configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela ´ Barreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.03.024⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.13910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579249v1</w:t>
+                <w:t xml:space="preserve">hal-01430138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Fano resonances in light scattering by a high refractive index dielectric sphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael I. Tribelsky</w:t>
+                <w:t xml:space="preserve">Microwave analog experiments on optically soft spheroidal scatterers with weak electromagnetic signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 196, pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365811v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Imaging of a Microwave Absorber Sample From Microwave Scattered Field Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directional Fano resonances in light scattering by a high refractive index dielectric sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Tribelsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (7), pp.472 - 474. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (12), pp.121110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2015.2427577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279547v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molding acoustic, electromagnetic and water waves with a single cloak</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3-D Imaging of a Microwave Absorber Sample From Microwave Scattered Field Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep10678⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (7), pp.472 - 474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2015.2427577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283608v1</w:t>
+                <w:t xml:space="preserve">hal-01279547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Dielectric Spheres with High Refractive Index as New Multifunctional Elements for Optical Devices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molding acoustic, electromagnetic and water waves with a single cloak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.1-7. </w:t>
+              <w:t xml:space="preserve">, 2015, 5, pp.10678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep12288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep10678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199730v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Permittivity Determination From Far-Field Scattering Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Small Dielectric Spheres with High Refractive Index as New Multifunctional Elements for Optical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Tribelsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, pp.309 - 312. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2362995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep12288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279554v1</w:t>
+                <w:t xml:space="preserve">hal-01199730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in microwave analog to light scattering experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+                <w:t xml:space="preserve">Complex Permittivity Determination From Far-Field Scattering Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2014.02.031⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.309 - 312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2362995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018897v1</w:t>
+                <w:t xml:space="preserve">hal-01279554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanescent wave scattering by particles on a surface: validation of the discrete dipole approximation with surface interaction against microwave analog experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Short</w:t>
+                <w:t xml:space="preserve">Recent advances in microwave analog to light scattering experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 146, pp.452-458. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2013.12.007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 146, pp.100-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2014.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018895v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization effects in 3D vectorial induced current reconstructions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Evanescent wave scattering by particles on a surface: validation of the discrete dipole approximation with surface interaction against microwave analog experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Short</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.001967⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146, pp.452-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2013.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811746v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllable emission of a dipolar source coupled with a magneto-dielectric resonant subwavelength scatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Rolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Rolly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+                <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp.3063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep03063(2013)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamatériaux : une solution pour l'ingénierie d'indice complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.59-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and electric coherence in forward- and back-scattered electromagnetic waves by a single dielectric subwavelength sphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization effects in 3D vectorial induced current reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2167⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (10), pp.1967-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.001967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939074v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extended-DORT method and its application in a cavity configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (11), pp.115008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0266-5611/28/11/115008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large 3D target with small inner details : A diffi cult cocktail for imaging purposes without a-priori knowledge on the scatterers geometry,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic and electric coherence in forward- and back-scattered electromagnetic waves by a single dielectric subwavelength sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. García-Cámara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gómez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938974v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large 3D target with small inner details : A difficult cocktail for imaging purposes without a-priori knowledge on the scatterers geometry,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A large 3D target with small inner details : A diffi cult cocktail for imaging purposes without a-priori knowledge on the scatterers geometry,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Spinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radio Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47, pp.RS0E23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910294v1</w:t>
+                <w:t xml:space="preserve">hal-00938974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rigorous forest scattering model validation through comparison with indoor bistatic scattering measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dahon</w:t>
+                <w:t xml:space="preserve">A large 3D target with small inner details : A difficult cocktail for imaging purposes without a-priori knowledge on the scatterers geometry,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Spinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47, pp.RS0E23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628199v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-Aggregate Quantitative Imaging: Experimental Results and Polarization Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (4), pp.1237 - 1244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAP.2011.2109353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperture Antenna Modeling by a Finite Number of Elemental Dipoles From Spherical Field Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+                <w:t xml:space="preserve">A rigorous forest scattering model validation through comparison with indoor bistatic scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2010.2041157⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERB11063009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474447v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave measurements of the full amplitude scattering matrix of a complex aggregate: a database for the assessment of light scattering codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (3), pp.2056-2075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.18.002056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining spatial support information and shape-based method for tomographic imaging inside a microwave cylindrical scanner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aperture Antenna Modeling by a Finite Number of Elemental Dipoles From Spherical Field Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17415970903233580⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (4), pp.1260-1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2010.2041157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453662v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the calibration of a multistatic scattering matrix measured by a fixed circular array of antennas</w:t>
+                <w:t xml:space="preserve">Combining spatial support information and shape-based method for tomographic imaging inside a microwave cylindrical scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research (PIER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 110, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (1), pp.19-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIER10090302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17415970903233580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581585v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement strategies for a confined microwave circular scanner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the calibration of a multistatic scattering matrix measured by a fixed circular array of antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (6), pp.787 - 802. </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research (PIER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17415970802577012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/PIER10090302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438249v1</w:t>
+                <w:t xml:space="preserve">hal-00581585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Bistatic Microwave Scattering Measurement Setup: From High to Low Scattering Targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imposing Zernike representation for imaging two-dimensional targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (3), pp.035012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355811v1</w:t>
+                <w:t xml:space="preserve">hal-00438246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target localization and measured scattered field pre-processing using spectral bandwidth minimization for shallowly buried target problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lewyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Franchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52 (1), pp.147 - 151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mop.24855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imposing Zernike representation for imaging two-dimensional targets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Continuing with the Fresnel database: experimental setup and improvements in 3D scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 25 (3), pp.035012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 25 (2), pp.035012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/25/2/024001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438246v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuing with the Fresnel database: experimental setup and improvements in 3D scattering measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+                <w:t xml:space="preserve">Measurement strategies for a confined microwave circular scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/25/2/024001⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (6), pp.787 - 802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17415970802577012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367473v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave analog to light scattering measurements on a fully characterized complex aggregate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of a Bistatic Microwave Scattering Measurement Setup: From High to Low Scattering Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (RS2007), pp.RS2007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008RS003837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437589v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Value Picking Regularization Strategy-Application to the 3-D Electromagnetic Inverse Scattering Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave analog to light scattering measurements on a fully characterized complex aggregate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen de Zaeytijd</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (18), pp.181107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437881v1</w:t>
+                <w:t xml:space="preserve">hal-00437589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plane Wave and Gaussian Beam Scattering by Long Dielectric Cylinders: 2.5D Simulations versus Measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">A New Value Picking Regularization Strategy-Application to the 3-D Electromagnetic Inverse Scattering Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen de Zaeytijd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Franchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Steins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infrared and Millimeter Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10762-008-9399-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (2) (4), pp.1133-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2009.2015823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00438200v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a 3D bistatic microwave scattering measurement setup</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic three-dimensional reconstruction of targets from free space experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Belkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008RS003836⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (19), pp.194103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2924303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348506v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic three-dimensional reconstruction of targets from free space experimental data</w:t>
+                <w:t xml:space="preserve">Validation of a 3D bistatic microwave scattering measurement setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2924303⟩</w:t>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.RS4018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008RS003836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358300v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reconstruction of inhomogeneous targets from single view transient data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plane Wave and Gaussian Beam Scattering by Long Dielectric Cylinders: 2.5D Simulations versus Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara van den Bulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Belkebir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Catapano</w:t>
+                <w:t xml:space="preserve">L. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Franchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Steins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Infrared and Millimeter Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (11), pp.1038-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-008-9399-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437893v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-view imaging strategy for transient scattered fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">The reconstruction of inhomogeneous targets from single view transient data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Belkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Catapano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamal Belkebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (1), pp.015008</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (6), pp.381-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438197v1</w:t>
+                <w:t xml:space="preserve">hal-00437893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude and phase of light scattered by micro-scale aggregates of dielectric spheres: Comparison between theory and microwave analogy experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brian Stout</w:t>
+                <w:t xml:space="preserve">A single-view imaging strategy for transient scattered fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Catapano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Belkebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (1), pp.015008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453659v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Wave Three-Dimensional Microwave Imaging With a Regularized Gauss-Newton Method-- Theory and Experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Amplitude and phase of light scattered by micro-scale aggregates of dielectric spheres: Comparison between theory and microwave analogy experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ayranci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 103 (1), pp.156-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2006.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438194v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of dielectric cylinders from experimental stepped-frequency data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamal Belkebir</w:t>
+                <w:t xml:space="preserve">Full-Wave Three-Dimensional Microwave Imaging With a Regularized Gauss-Newton Method-- Theory and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen de Zaeytijd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Franchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 88, pp 164104-1-3</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (2), pp.3279-3292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083976v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drift correction for scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89, pp.244104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2404978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">free space experimental scattering database continuation: experimental set-up and measurement precision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Imaging of dielectric cylinders from experimental stepped-frequency data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Belkebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Vol 21, N 6, pp S117-S130</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88, pp 164104-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082489v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">free space experimental scattering database continuation: experimental set-up and measurement precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vol 21, N 6, pp S117-S130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Newton-Kantorovich and modified gradient-inversion algorithms applied to Ipswich data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Belkebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Elissalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 38 (3), pp. 41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6794,158 +6928,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient and Newton-Kantorovich methods for microwave tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Belkebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H.W. Engl, A.K. Louis, W. Rundell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems in Medical Imaging and Nondestructive Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Publisher (Wien New York), pp.168-187, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6955,231 +7089,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for near field and far field imaging in the microwave range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Francoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US9797847B2. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'imagerie en champ proche et lointain dans le domaine des micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Francoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: demande No. 1352803. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7189,161 +7323,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de la diffusion électromagnétique par des particules complexes via l'analogie micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7490,51 +7624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Samara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL25110306" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347529" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa-Ida Sorsa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Oluwatoki Yusuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Dufaure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244778" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufaure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-I. Sorsa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.O. Yusuf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pursiainen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244777" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Takala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampsa Pursiainen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abujetas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Barreda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02492388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00653-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038510" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ismail Abdelrahman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fernandez-Corbaton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080980" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.36.000234" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela &#180; Barreda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;enz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52223-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek W. Kofman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26359-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massaloux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13910" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.03.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTRQWCS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Tribelsky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121110" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Jiang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10678" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12288" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2362995" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2014.02.031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HGX2QWV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018895v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Short" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.12.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QJZJBG0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878472v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rolly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03063(2013)" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tayeb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a-C&#225;mara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Medina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944610v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/11/115008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Spinelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910294v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00628199v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB11063009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910338v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109353" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474447v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2041157" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453662v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lencrerot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903233580" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10090302" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438249v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802577012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003837" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Q1J31B4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438257v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewyllie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Franchois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24855" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DWRWKP1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/024001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437589v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen de Zaeytijd" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2015823" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara van den Bulcke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-008-9399-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3NKZM7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003836" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358300v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2924303" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437893v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Catapano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438197v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453659v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayranci" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.06.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438194v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083976v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120448v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2404978" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082489v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438193v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Elissalt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438266v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lobel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832260v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Francoeur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021881v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023427v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Samara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL25110306" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05573611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Oluwatoki Yusuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Dufaure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa-Ida Sorsa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3597429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347529" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244778" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufaure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-I. Sorsa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.O. Yusuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pursiainen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244777" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Takala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampsa Pursiainen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109364" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abujetas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Barreda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000263" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038510" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02492388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00653-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ismail Abdelrahman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fernandez-Corbaton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080980" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.36.000234" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela &#180; Barreda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;enz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52223-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26359-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek W. Kofman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massaloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13910" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.03.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTRQWCS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Tribelsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121110" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427577" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Jiang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10678" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12288" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2362995" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018897v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2014.02.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HGX2QWV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Short" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.12.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QJZJBG0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rolly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03063(2013)" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tayeb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/11/115008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a-C&#225;mara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Medina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2167" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Spinelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109353" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00628199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB11063009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2041157" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lencrerot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903233580" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10090302" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438257v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewyllie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Franchois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24855" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DWRWKP1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367473v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/024001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802577012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355811v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003837" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Q1J31B4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437589v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen de Zaeytijd" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2015823" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2924303" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003836" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438200v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara van den Bulcke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steins" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-008-9399-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3NKZM7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437893v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Catapano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438197v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayranci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.06.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438194v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120448v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2404978" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083976v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438193v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Elissalt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438266v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lobel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832260v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Francoeur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>