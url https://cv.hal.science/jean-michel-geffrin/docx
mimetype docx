--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1206,51 +1206,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Takala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Henry</w:t>
+                <w:t xml:space="preserve">Gérard Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 643, pp.A68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3298,278 +3298,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllable emission of a dipolar source coupled with a magneto-dielectric resonant subwavelength scatterer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les métamatériaux : une solution pour l'ingénierie d'indice complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Rolly</w:t>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Stout</w:t>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.59-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878472v1</w:t>
+                <w:t xml:space="preserve">hal-00945386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métamatériaux : une solution pour l'ingénierie d'indice complexe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controllable emission of a dipolar source coupled with a magneto-dielectric resonant subwavelength scatterer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Rolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Rosny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.3063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep03063(2013)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945386v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization effects in 3D vectorial induced current reconstructions</w:t>
               </w:r>
@@ -4425,51 +4425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (3), pp.2056-2075. </w:t>
@@ -4826,614 +4826,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imposing Zernike representation for imaging two-dimensional targets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Continuing with the Fresnel database: experimental setup and improvements in 3D scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 25 (3), pp.035012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 25 (2), pp.035012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/25/2/024001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438246v1</w:t>
+                <w:t xml:space="preserve">hal-00367473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target localization and measured scattered field pre-processing using spectral bandwidth minimization for shallowly buried target problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+                <w:t xml:space="preserve">Imposing Zernike representation for imaging two-dimensional targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (3), pp.035012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00438257v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuing with the Fresnel database: experimental setup and improvements in 3D scattering measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Target localization and measured scattered field pre-processing using spectral bandwidth minimization for shallowly buried target problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lewyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Franchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+                <w:t xml:space="preserve">Anthony Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1), pp.147 - 151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.24855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/25/2/024001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00367473v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement strategies for a confined microwave circular scanner</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of a Bistatic Microwave Scattering Measurement Setup: From High to Low Scattering Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17415970802577012⟩</w:t>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (RS2007), pp.RS2007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008RS003837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438249v1</w:t>
+                <w:t xml:space="preserve">hal-00355811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Bistatic Microwave Scattering Measurement Setup: From High to Low Scattering Targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement strategies for a confined microwave circular scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (6), pp.787 - 802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17415970802577012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008RS003837⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00355811v1</w:t>
+                <w:t xml:space="preserve">hal-00438249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave analog to light scattering measurements on a fully characterized complex aggregate</w:t>
               </w:r>
@@ -5458,51 +5458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5553,51 +5553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Value Picking Regularization Strategy-Application to the 3-D Electromagnetic Inverse Scattering Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen de Zaeytijd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Franchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5644,103 +5644,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic three-dimensional reconstruction of targets from free space experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Belkebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92 (19), pp.194103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5774,77 +5774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a 3D bistatic microwave scattering measurement setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5934,51 +5934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara van den Bulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Franchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6240,64 +6240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplitude and phase of light scattered by micro-scale aggregates of dielectric spheres: Comparison between theory and microwave analogy experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6387,51 +6387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Wave Three-Dimensional Microwave Imaging With a Regularized Gauss-Newton Method-- Theory and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen de Zaeytijd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Franchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,90 +6482,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drift correction for scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6612,64 +6612,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of dielectric cylinders from experimental stepped-frequency data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Belkebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6707,77 +6707,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">free space experimental scattering database continuation: experimental set-up and measurement precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vol 21, N 6, pp S117-S130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7389,51 +7389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7624,51 +7624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Samara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL25110306" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05573611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Oluwatoki Yusuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Dufaure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa-Ida Sorsa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3597429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347529" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244778" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufaure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-I. Sorsa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.O. Yusuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pursiainen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244777" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Takala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampsa Pursiainen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109364" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abujetas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Barreda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000263" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038510" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02492388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00653-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ismail Abdelrahman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fernandez-Corbaton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080980" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.36.000234" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela &#180; Barreda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;enz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52223-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26359-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek W. Kofman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massaloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13910" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.03.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTRQWCS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Tribelsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121110" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427577" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Jiang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10678" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12288" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2362995" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018897v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2014.02.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HGX2QWV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Short" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.12.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QJZJBG0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rolly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03063(2013)" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tayeb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/11/115008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a-C&#225;mara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Medina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2167" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Spinelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109353" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00628199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB11063009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2041157" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lencrerot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903233580" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10090302" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438257v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewyllie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Franchois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24855" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DWRWKP1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367473v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/024001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802577012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355811v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003837" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Q1J31B4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437589v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen de Zaeytijd" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2015823" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2924303" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003836" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438200v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara van den Bulcke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steins" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-008-9399-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3NKZM7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437893v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Catapano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438197v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayranci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.06.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438194v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120448v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2404978" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083976v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438193v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Elissalt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438266v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lobel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832260v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Francoeur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Samara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL25110306" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05573611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Oluwatoki Yusuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Dufaure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa-Ida Sorsa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3597429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347529" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244778" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufaure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-I. Sorsa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.O. Yusuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pursiainen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244777" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Takala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampsa Pursiainen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109364" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abujetas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Barreda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000263" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038510" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02492388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00653-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ismail Abdelrahman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fernandez-Corbaton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080980" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.36.000234" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela &#180; Barreda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;enz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52223-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26359-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek W. Kofman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massaloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13910" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.03.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTRQWCS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Tribelsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121110" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427577" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Jiang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10678" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12288" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2362995" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018897v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2014.02.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HGX2QWV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Short" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.12.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QJZJBG0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tayeb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rolly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03063(2013)" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/11/115008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a-C&#225;mara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Medina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2167" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Spinelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109353" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00628199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB11063009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2041157" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lencrerot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903233580" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10090302" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/024001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewyllie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Franchois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24855" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DWRWKP1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003837" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Q1J31B4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802577012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437589v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen de Zaeytijd" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2015823" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2924303" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003836" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438200v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara van den Bulcke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steins" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-008-9399-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3NKZM7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437893v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Catapano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438197v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayranci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.06.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438194v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120448v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2404978" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083976v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438193v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Elissalt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438266v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lobel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832260v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Francoeur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>