--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -3298,278 +3298,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métamatériaux : une solution pour l'ingénierie d'indice complexe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controllable emission of a dipolar source coupled with a magneto-dielectric resonant subwavelength scatterer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Rolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Rosny</w:t>
+                <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.3063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep03063(2013)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945386v1</w:t>
+                <w:t xml:space="preserve">hal-00878472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllable emission of a dipolar source coupled with a magneto-dielectric resonant subwavelength scatterer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Rolly</w:t>
+                <w:t xml:space="preserve">Les métamatériaux : une solution pour l'ingénierie d'indice complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.59-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878472v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization effects in 3D vectorial induced current reconstructions</w:t>
               </w:r>
@@ -4425,51 +4425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (3), pp.2056-2075. </w:t>
@@ -4826,226 +4826,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuing with the Fresnel database: experimental setup and improvements in 3D scattering measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+                <w:t xml:space="preserve">Imposing Zernike representation for imaging two-dimensional targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 25 (2), pp.035012. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 25 (3), pp.035012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367473v1</w:t>
+                <w:t xml:space="preserve">hal-00438246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imposing Zernike representation for imaging two-dimensional targets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Continuing with the Fresnel database: experimental setup and improvements in 3D scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 25 (3), pp.035012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 25 (2), pp.035012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/25/2/024001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438246v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target localization and measured scattered field pre-processing using spectral bandwidth minimization for shallowly buried target problems</w:t>
               </w:r>
@@ -5167,273 +5167,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Bistatic Microwave Scattering Measurement Setup: From High to Low Scattering Targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement strategies for a confined microwave circular scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008RS003837⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (6), pp.787 - 802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17415970802577012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355811v1</w:t>
+                <w:t xml:space="preserve">hal-00438249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement strategies for a confined microwave circular scanner</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of a Bistatic Microwave Scattering Measurement Setup: From High to Low Scattering Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (RS2007), pp.RS2007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008RS003837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17415970802577012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00438249v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave analog to light scattering measurements on a fully characterized complex aggregate</w:t>
               </w:r>
@@ -5458,51 +5458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5644,103 +5644,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic three-dimensional reconstruction of targets from free space experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Belkebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92 (19), pp.194103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5774,77 +5774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a 3D bistatic microwave scattering measurement setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6240,64 +6240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplitude and phase of light scattered by micro-scale aggregates of dielectric spheres: Comparison between theory and microwave analogy experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,90 +6482,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drift correction for scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6625,51 +6625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of dielectric cylinders from experimental stepped-frequency data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Belkebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6707,77 +6707,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">free space experimental scattering database continuation: experimental set-up and measurement precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vol 21, N 6, pp S117-S130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7389,51 +7389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7624,51 +7624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Samara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL25110306" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05573611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Oluwatoki Yusuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Dufaure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa-Ida Sorsa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3597429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347529" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244778" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufaure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-I. Sorsa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.O. Yusuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pursiainen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244777" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Takala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampsa Pursiainen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109364" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abujetas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Barreda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000263" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038510" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02492388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00653-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ismail Abdelrahman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fernandez-Corbaton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080980" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.36.000234" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela &#180; Barreda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;enz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52223-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26359-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek W. Kofman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massaloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13910" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.03.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTRQWCS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Tribelsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121110" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427577" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Jiang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10678" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12288" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2362995" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018897v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2014.02.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HGX2QWV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Short" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.12.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QJZJBG0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tayeb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rolly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03063(2013)" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/11/115008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a-C&#225;mara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Medina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2167" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Spinelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109353" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00628199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB11063009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2041157" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lencrerot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903233580" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10090302" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/024001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewyllie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Franchois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24855" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DWRWKP1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003837" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Q1J31B4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802577012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437589v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen de Zaeytijd" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2015823" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2924303" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003836" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438200v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara van den Bulcke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steins" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-008-9399-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3NKZM7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437893v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Catapano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438197v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayranci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.06.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438194v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120448v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2404978" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083976v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438193v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Elissalt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438266v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lobel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832260v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Francoeur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Samara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL25110306" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05573611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Oluwatoki Yusuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Dufaure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa-Ida Sorsa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3597429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347529" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244778" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufaure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-I. Sorsa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.O. Yusuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pursiainen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244777" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Takala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampsa Pursiainen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109364" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abujetas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Barreda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000263" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038510" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02492388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00653-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ismail Abdelrahman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fernandez-Corbaton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080980" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.36.000234" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela &#180; Barreda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;enz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52223-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26359-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek W. Kofman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massaloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13910" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.03.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTRQWCS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Tribelsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121110" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427577" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Jiang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10678" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12288" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2362995" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018897v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2014.02.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HGX2QWV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Short" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.12.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QJZJBG0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rolly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03063(2013)" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tayeb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/11/115008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a-C&#225;mara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Medina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2167" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Spinelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109353" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00628199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB11063009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2041157" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lencrerot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903233580" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10090302" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/024001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewyllie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Franchois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24855" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DWRWKP1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802577012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355811v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003837" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Q1J31B4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437589v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen de Zaeytijd" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2015823" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2924303" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003836" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438200v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara van den Bulcke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steins" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-008-9399-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3NKZM7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437893v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Catapano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438197v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayranci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.06.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438194v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120448v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2404978" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083976v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438193v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Elissalt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438266v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lobel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832260v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Francoeur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>