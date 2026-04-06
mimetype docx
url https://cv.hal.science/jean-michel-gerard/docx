--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -368,498 +368,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear spin-orbit coupling in optical thin films</w:t>
+                <w:t xml:space="preserve">Genuine and faux single G centers in carbon-implanted silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico de Ceglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Coudrat</w:t>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iännis Roland</w:t>
+                <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Antonietta Vincenti</w:t>
+                <w:t xml:space="preserve">Félix Cache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Scalora</w:t>
+                <w:t xml:space="preserve">Tobias Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-45607-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.L020102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L020102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475796v1</w:t>
+                <w:t xml:space="preserve">hal-04699426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purcell Enhancement of Silicon W Centers in Circular Bragg Grating Cavities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear spin-orbit coupling in optical thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+                <w:t xml:space="preserve">Domenico de Ceglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calvo</w:t>
+                <w:t xml:space="preserve">Iännis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Cache</w:t>
+                <w:t xml:space="preserve">Maria Antonietta Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alrik Durand</w:t>
+                <w:t xml:space="preserve">Michael Scalora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.24-32. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45607-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366049v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genuine and faux single G centers in carbon-implanted silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Purcell Enhancement of Silicon W Centers in Circular Bragg Grating Cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lefaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Cache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110, pp.L020102. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.24-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L020102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699426v1</w:t>
+                <w:t xml:space="preserve">hal-04366049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopping of the center-of-mass of single G centers in silicon-on-insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Udvarhelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krithika V R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1057,51 +1057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Thickness-Dependent Nanophotonic Effects on the Optical Response of Color Centers in Hexagonal Boron Nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Clua-Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fraunié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,103 +1312,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity-enhanced zero-phonon emission from an ensemble of G centers in a silicon-on-insulator microring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lefaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122 (6), pp.061109. </w:t>
@@ -1446,51 +1446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically Active Spin Defects in Few-Layer Thick Hexagonal Boron Nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Clua-Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,90 +1580,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single G centers in silicon fabricated by co-implantation with carbon and proton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pezzagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1708,697 +1708,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-unity efficiency and photon indistinguishability for the “hourglass” single-photon source using suppression of the background emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+                <w:t xml:space="preserve">Detection of Single W-Centers in Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Udvarhelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0107624⟩</w:t>
+              <w:t xml:space="preserve">ACS Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.2337-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864813v1</w:t>
+                <w:t xml:space="preserve">hal-03667803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling spin-flip processes in a neutral quantum dot using an anisotropic photonic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saptarshi Kotal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Artioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (11), pp.115308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.115308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Single W-Centers in Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mario Khoury</w:t>
+                <w:t xml:space="preserve">Near-unity efficiency and photon indistinguishability for the “hourglass” single-photon source using suppression of the background emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedek Gaál</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Arentoft Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (7), pp.2337-2345. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (17), pp.170501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0107624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667803v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of critical temperature of niobium nitride deposited on 8-inch silicon wafers thanks to an AlN buffer layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nanowire optical nanocavity for broadband enhancement of spontaneous emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saptarshi Kotal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Artioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raouia Rhazi</w:t>
+                <w:t xml:space="preserve">Yujing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssaine Machhadani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">Andreas Dyhl Osterkryger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Finazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6668/abe35e⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (19), pp.194002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0045834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133791v1</w:t>
+                <w:t xml:space="preserve">hal-03955891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanowire optical nanocavity for broadband enhancement of spontaneous emission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Artioli</w:t>
+                <w:t xml:space="preserve">Improvement of critical temperature of niobium nitride deposited on 8-inch silicon wafers thanks to an AlN buffer layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouia Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssaine Machhadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujing Wang</w:t>
+                <w:t xml:space="preserve">Stéphane Lequien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Dyhl Osterkryger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matteo Finazzer</w:t>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (19), pp.194002. </w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (4), pp.045002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0045834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6668/abe35e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955891v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensorial phase control in nonlinear meta-optics</w:t>
               </w:r>
@@ -2646,295 +2646,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Influence of Electrolytes on the Energy Storage Mechanism of Vertically-Oriented Graphene Nanosheet Electrodes by Using Advanced Electrogravimetric Methods</w:t>
+                <w:t xml:space="preserve">Single artificial atoms in silicon emitting at telecom wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Lé</w:t>
+                <w:t xml:space="preserve">Walid Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bidan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+                <w:t xml:space="preserve">Abdennacer Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pezzagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10122451⟩</w:t>
+              <w:t xml:space="preserve">Nature Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (12), pp.738-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41928-020-00499-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145968v1</w:t>
+                <w:t xml:space="preserve">hal-03036607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single artificial atoms in silicon emitting at telecom wavelengths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the Influence of Electrolytes on the Energy Storage Mechanism of Vertically-Oriented Graphene Nanosheet Electrodes by Using Advanced Electrogravimetric Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Lé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Redjem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tobias Herzig</w:t>
+                <w:t xml:space="preserve">Florence Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennacer Benali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pezzagna</w:t>
+                <w:t xml:space="preserve">Marc Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (12), pp.738-743. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.2451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41928-020-00499-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10122451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036607v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing microcavity switching events on the picosecond time scale using quantum dots as a broadband internal fluorescent source</w:t>
               </w:r>
@@ -2972,51 +2972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Peinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (12), pp.126104. </w:t>
@@ -3188,64 +3188,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic “hourglass” design for efficient quantum light emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Dyhl Osterkryger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,90 +3305,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the critical temperature of NbTiN films on III-nitride substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssaine Machhadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lequien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3433,398 +3433,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des trompettes photoniques pour les technologies quantiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unveiling the ionic exchange mechanisms in vertically-oriented graphene nanosheet supercapacitor electrodes with electrochemical quartz crystal microbalance and ac -electrogravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aradilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990236v1</w:t>
+                <w:t xml:space="preserve">hal-01835144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the ionic exchange mechanisms in vertically-oriented graphene nanosheet supercapacitor electrodes with electrochemical quartz crystal microbalance and ac -electrogravimetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Delaunay</w:t>
+                <w:t xml:space="preserve">Advanced Superconducting Nanowire Single Photon Detectors for Photonic Quantum Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mukhtarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssaine Machhadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (13), pp.1096</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.05.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01835144v1</w:t>
+                <w:t xml:space="preserve">hal-01990223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Superconducting Nanowire Single Photon Detectors for Photonic Quantum Technologies</w:t>
+                <w:t xml:space="preserve">Des trompettes photoniques pour les technologies quantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (13), pp.1096</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990223v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-Optical Mapping of the Position of Quantum Dots Embedded in a Nanowire Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Osterkryger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3832,51 +3832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (10), pp.6434-6440. </w:t>
@@ -3914,103 +3914,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization-insensitive fiber-coupled superconducting-nanowire single photon detector using a high-index dielectric capping layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mukhtarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Mukhtarova</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luca Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dibyendu Hazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssaine Machhadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lequien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (13), pp.17697</w:t>
@@ -4065,51 +4065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ravaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iännis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,161 +4301,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray imaging of single semi-conductor nanostructures for photonics and electronics</w:t>
+                <w:t xml:space="preserve">Strain-Gradient Position Mapping of Semiconductor Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+                <w:t xml:space="preserve">P.-L. de Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Girard</w:t>
+                <w:t xml:space="preserve">I. Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Eymery</w:t>
+                <w:t xml:space="preserve">A. Gloppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Leake</w:t>
+                <w:t xml:space="preserve">A. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej Mandula</w:t>
+                <w:t xml:space="preserve">D. Tumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73 (a2), pp.C501-C501. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (11), pp.117401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s2053273317090726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.117401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990220v1</w:t>
+                <w:t xml:space="preserve">hal-01347133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant driving of a single photon emitter embedded in a mechanical oscillator</w:t>
               </w:r>
@@ -4493,51 +4493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Cadeddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (76), pp.1-7. </w:t>
@@ -4569,161 +4569,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-Gradient Position Mapping of Semiconductor Quantum Dots</w:t>
+                <w:t xml:space="preserve">X-ray imaging of single semi-conductor nanostructures for photonics and electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-L. de Assis</w:t>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Yeo</w:t>
+                <w:t xml:space="preserve">Gaétan Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gloppe</w:t>
+                <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nguyen</w:t>
+                <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tumanov</w:t>
+                <w:t xml:space="preserve">Ondrej Mandula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (11), pp.117401. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (a2), pp.C501-C501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.117401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/s2053273317090726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347133v2</w:t>
+                <w:t xml:space="preserve">hal-01990220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A broadband tapered nanocavity for efficient nonclassical light emission</w:t>
               </w:r>
@@ -4761,51 +4761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Mørk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (18), pp.20904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4856,51 +4856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emre Yüce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Ctistis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5329,425 +5329,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01851945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertically aligned graphene nanosheets on silicon using an ionic liquid electrolyte: towards high performance on-chip micro-supercapacitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Delaunay</w:t>
+                <w:t xml:space="preserve">Quantum-dot-based integrated non-linear sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Sadki</w:t>
+                <w:t xml:space="preserve">Silvia Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Andronico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ta04578a⟩</w:t>
+              <w:t xml:space="preserve">IET Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.82-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-opt.2014.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580614v1</w:t>
+                <w:t xml:space="preserve">hal-01587152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dot spontaneous emission control in a ridge waveguide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Bleuse</w:t>
+                <w:t xml:space="preserve">Vertically aligned graphene nanosheets on silicon using an ionic liquid electrolyte: towards high performance on-chip micro-supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aradilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dupuy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saïd Sadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106, pp.41112 - 121108. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (38), pp.19254-19262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4906921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ta04578a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381358v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum-dot-based integrated non-linear sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Bernard</w:t>
+                <w:t xml:space="preserve">Quantum dot spontaneous emission control in a ridge waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Mariani</w:t>
+                <w:t xml:space="preserve">Adrien Delga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Andronico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+                <w:t xml:space="preserve">Xiaorun Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kamp</w:t>
+                <w:t xml:space="preserve">Emmanuel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Optoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (2), pp.82-87. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.41112 - 121108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-opt.2014.0095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4906921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587152v1</w:t>
+                <w:t xml:space="preserve">hal-01381358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal shaping of single-photon pulses</w:t>
               </w:r>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Hornecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Peinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Auffèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5876,51 +5876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly directive and Gaussian far-field emission from “giant” photonic trumpets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Gregersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6265,51 +6265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emre Yüce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Ctistis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6602,51 +6602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Dot parametric source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Andronico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6723,51 +6723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing light with photonic nanowires: fundamentals and applications to quantum optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gregersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6980,429 +6980,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring stimulated emission at the single-photon level in one-dimensional atoms</w:t>
+                <w:t xml:space="preserve">Optimal Irreversible Stimulated Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Portolan</w:t>
+                <w:t xml:space="preserve">Li Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Nogues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Richard</w:t>
+                <w:t xml:space="preserve">L.C. Kwek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.023811⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.083029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/8/083029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998935v1</w:t>
+                <w:t xml:space="preserve">hal-00727701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Irreversible Stimulated Emission</w:t>
+                <w:t xml:space="preserve">Universal optimal broadband photon cloning and entanglement creation in one-dimensional atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Ying</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L.C. Kwek</w:t>
+                <w:t xml:space="preserve">L.C. Kweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/8/083029⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.022333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.022333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727701v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal optimal broadband photon cloning and entanglement creation in one-dimensional atoms</w:t>
+                <w:t xml:space="preserve">Monitoring stimulated emission at the single-photon level in one-dimensional atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Portolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Li</w:t>
+                <w:t xml:space="preserve">Gilles Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.C. Kweck</w:t>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.022333. </w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.023811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.022333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.023811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999331v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly coupling a cavity to inhomogeneous ensembles of emitters: Potential for long-lived solid-state quantum memories</w:t>
               </w:r>
@@ -7414,51 +7414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Auffèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Portolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7522,64 +7522,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition, Enhancement, and Control of Spontaneous Emission in Photonic Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Creasey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7695,64 +7695,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin S. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99, pp.233106. </w:t>
@@ -7790,51 +7790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly efficient single-photon source based on a quantum dot in a photonic wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8177,256 +8177,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure emitter dephasing: A resource for advanced solid-state single-photon sources</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solid-state single photon sources: the nanowire antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbal Friedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (4), pp.2095-2110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999555v1</w:t>
+                <w:t xml:space="preserve">hal-00570600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state single photon sources: the nanowire antenna</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pure emitter dephasing: A resource for advanced solid-state single-photon sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Auffèves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.053838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.053838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570600v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous emission spectrum of a two-level atom in a very-high-Q cavity</w:t>
               </w:r>
@@ -8529,90 +8529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient photonic mirrors for semiconductor nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbal Friedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbal Friedler</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10178,51 +10178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic study of the quality factor of pillar microcavities in the small diameter limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10429,252 +10429,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-05191636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Quantum-dash Source Around 3 µm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensing with semiconductor quantum dots (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-Infrared Coherent Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/MICS.2018.MM3C.6⟩</w:t>
+              <w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2289502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000955v1</w:t>
+                <w:t xml:space="preserve">hal-01990293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing with semiconductor quantum dots (Conference Presentation)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parametric Quantum-dash Source Around 3 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ravaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.5, </w:t>
+              <w:t xml:space="preserve">Mid-Infrared Coherent Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France. pp.MM3C.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2289502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/MICS.2018.MM3C.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990293v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low power optical transistor using a single quantum dot embedded in a photonic wire</w:t>
               </w:r>
@@ -10712,51 +10712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
@@ -10788,295 +10788,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity switching: A novel resource for solid-state quantum optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+                <w:t xml:space="preserve">Determination of radial quantum dot position in trumpet nanowires from far field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Osterkryger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Gregersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sattler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Claudon</w:t>
+                <w:t xml:space="preserve">Tomasz Jakubczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 19th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2017.8025177⟩</w:t>
+              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990287v1</w:t>
+                <w:t xml:space="preserve">hal-01990222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of radial quantum dot position in trumpet nanowires from far field measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Petr Stepanov</w:t>
+                <w:t xml:space="preserve">Cavity switching: A novel resource for solid-state quantum optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sattler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Jakubczyk</w:t>
+                <w:t xml:space="preserve">E. Peinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">2017 19th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Girona, Spain. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2017.8025177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990222v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical localization of quantum dots in tapered nanowires</w:t>
               </w:r>
@@ -11088,77 +11088,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Osterkryger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Gregersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Jakubczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark. pp.119-120, </w:t>
@@ -11196,51 +11196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High absorption efficiency and polarization-insensitivity in superconducting-nanowire single-photon detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Bulgarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11248,51 +11248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Dobrovolskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sander Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mukhtarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.101112K, </w:t>
@@ -11343,64 +11343,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Efficient Single-Photon Sources Based on Quantum Dots in Photonic Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11490,64 +11490,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin S. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Defense, Security, and Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Baltimore, United States. pp.87490W, </w:t>
@@ -11598,64 +11598,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Optics with Quantum Dots in Photonic Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11710,51 +11710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step grown suspended single walled carbon nanotubes (SWNTS) by plasma enhanced chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11870,51 +11870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe SPIE Conference on Quantum Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brussels, Belgium. Paper 7712-57</w:t>
@@ -11943,51 +11943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly efficient single-photon source based on a quantum dot in a photonic wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12068,51 +12068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly efficient monomode single photon source in the photonic wire geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12193,90 +12193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a novel high-efficiency single-mode single photon source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbal Friedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbal Friedler</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12437,51 +12437,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motionnal narrowing in a single semiconductor quantum dot</w:t>
+                <w:t xml:space="preserve">Motionnal narrowing in a semiconductor quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
@@ -12516,97 +12516,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Optics on Semiconductor quantum dots (QD2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chamonix, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors (ICPS28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096569v1</w:t>
+                <w:t xml:space="preserve">hal-00096568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomène de rétrécissement par le mouvement dans les boites quantiques InAs/GaAs</w:t>
+                <w:t xml:space="preserve">Motionnal narrowing in a single semiconductor quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
@@ -12641,97 +12641,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journées de la Matière Condensée (JMC10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Optics on Semiconductor quantum dots (QD2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096448v1</w:t>
+                <w:t xml:space="preserve">hal-00096569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motionnal narrowing in a semiconductor quantum dot</w:t>
+                <w:t xml:space="preserve">Phénomène de rétrécissement par le mouvement dans les boites quantiques InAs/GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
@@ -12766,73 +12766,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors (ICPS28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">10ème Journées de la Matière Condensée (JMC10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096568v1</w:t>
+                <w:t xml:space="preserve">hal-00096448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characteristics and analysis of transverse modes in 1.3-μm strained InGaAs quantum well VCSELs</w:t>
               </w:r>
@@ -12946,51 +12946,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient longitudinal relaxation of the exciton spin in single in quantum dots</w:t>
+                <w:t xml:space="preserve">Breakdown of the frozen exciton spin picture in quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
@@ -13004,118 +13004,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Delalande</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OECS9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">MSS12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00011213v1</w:t>
+                <w:t xml:space="preserve">hal-00011212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown of the frozen exciton spin picture in quantum dots</w:t>
+                <w:t xml:space="preserve">Efficient longitudinal relaxation of the exciton spin in single in quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
@@ -13129,94 +13129,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robson Ferreira</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSS12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">OECS9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00011212v1</w:t>
+                <w:t xml:space="preserve">hal-00011213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the two-level atom model : acoustic phonon side-bands in single InAs quantum dots</w:t>
               </w:r>
@@ -13734,64 +13734,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly N-doped vertically-oriented graphene nanosheets (VOGNs) for ù-supercapacitors devices : design, performance and comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Lé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aradilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14324,51 +14324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum-dot Based Light-emitting Diodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2017</w:t>
@@ -14641,51 +14641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agencement optoélectronique muni d'un nanofil semi-conducteur dont un tronçon longitudinal est entouré par une partie d'un miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15035,51 +15035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157711v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaignard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Finazzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Spinnler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Kotal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulliard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;rard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Degiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-025-01741-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico de Ceglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Vincenti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scalora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45607-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01561" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Udvarhelyi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krithika V R." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Tlili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cur&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c00202" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Clua-Provost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Frauni&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130196" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116902" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097407" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Ga&#225;l" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arentoft Jacobsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107624" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fons" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115308" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Rhazi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssaine Machhadani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lequien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/abe35e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dyhl Osterkryger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045834" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955879v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gigli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rocco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino de Angelis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.413329" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Peinke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sattler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Torelly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Souza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00654-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao L&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bidan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Billon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delaunay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122451" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Monteiro Torelly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G&#233;rard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026602" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gregersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.247403" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990113v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002617" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zichi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomassin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aaf99d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01835144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Le" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aradilla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.05.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990223v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mukhtarova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Redaelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990209v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Osterkryger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stepanov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02826" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyendu Hazra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ravaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krakowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000C25" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cadeddu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munsch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rossi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.031002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Girard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eymery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273317090726" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990204v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Munsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kuhlmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cadeddu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00097-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347133v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. de Assis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yeo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloppe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.117401" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Mccutcheon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper M&#248;rk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Y&#252;ce" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Ctistis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Vos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Teissier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Braakman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990199v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Redaelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bulgarini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dobrovolskiy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dorenbos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zwiller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elzo-Aizarna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bleuse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin S. Malik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00678" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580614v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta04578a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01381358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delga" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorun Zang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupuy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906921" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mariani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamp" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2014.0095" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990292v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hornecker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auff&#232;ves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2178991" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359442v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932574" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hunger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.193601" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707202v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ducci" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thyrrestrup" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949375v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inah Yeo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis de Assis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloppe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dupont-Ferrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2013.274" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izo Abram" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert-Philip" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50717-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990191v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducci" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00850473v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gregersen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300033" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1THJBCV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725691v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Raouafi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouach" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaref" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sakri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731783" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998935v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valente" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Portolan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.023811" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727701v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ying" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kwek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/8/083029" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999331v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kweck" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.022333" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710231v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Diniz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.063810" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00680596v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Creasey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Malik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.103601" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652681v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665629" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570650v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleuse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrennou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913559v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desfonds" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eble" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fras" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3394010" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710232v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gerace" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Santos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Andreani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.245419" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999555v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053838" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570600v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Friedler" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710234v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besga" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.063833" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566665v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01974376v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-R. Nowicki-Bringuier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;ckler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reitzenstein" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamp" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.017291" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007682v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Steiner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hare" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.010052" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284909v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710236v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Simon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.053823" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096365v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105812v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys433" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004577v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003254v3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peter" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senellart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martrou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bloch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546632v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankovic" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1854733" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jankovic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004571v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018101v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Isaia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Babinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Anne de Vaulchier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872200v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1759375" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05191636v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brisson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laulagnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics64386.2025.10985532" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000955v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parillaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2018.MM3C.6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990293v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289502" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990288v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A. Nguyen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grange" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malik" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087598" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990287v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sattler" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peinke" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025177" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990222v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jakubczyk" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087153" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990286v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2017.8010020" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990294v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bulgarini" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Dobrovolskiy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Dorenbos" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252332" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990285v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munsch" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990295v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2020622" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682147v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641023v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572937v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572934v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572919v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572894v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152316v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096569v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096448v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096568v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pougeoise" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosse" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chelnokov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662118" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011213v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011212v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004584v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004585v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004586v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004587v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kammerer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017350v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaunay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buhagiar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424386v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maystre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tchelnokov" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084804v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994640v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Leo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.80517" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990228v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766086v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;rard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766104v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766354v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994701v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489039v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Santis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackrine Nahra" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157711v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaignard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Finazzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Spinnler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Kotal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulliard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;rard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Degiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-025-01741-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico de Ceglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Vincenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scalora" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45607-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Udvarhelyi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krithika V R." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Tlili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cur&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c00202" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Clua-Provost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Frauni&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130196" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116902" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097407" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00336" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fons" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115308" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864813v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Ga&#225;l" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arentoft Jacobsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107624" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dyhl Osterkryger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045834" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Rhazi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssaine Machhadani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lequien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/abe35e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955879v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gigli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rocco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino de Angelis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.413329" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Peinke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sattler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Torelly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Souza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00654-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao L&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bidan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Billon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delaunay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122451" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Monteiro Torelly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G&#233;rard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026602" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gregersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.247403" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990113v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002617" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zichi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomassin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aaf99d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01835144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aradilla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.05.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mukhtarova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Redaelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990209v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Osterkryger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stepanov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02826" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyendu Hazra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ravaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krakowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000C25" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cadeddu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munsch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rossi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.031002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347133v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. de Assis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yeo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloppe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.117401" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990204v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Munsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kuhlmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cadeddu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00097-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990220v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Girard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eymery" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273317090726" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Mccutcheon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper M&#248;rk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Y&#252;ce" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Ctistis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Vos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Teissier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Braakman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990199v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Redaelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bulgarini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dobrovolskiy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dorenbos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zwiller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elzo-Aizarna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bleuse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin S. Malik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00678" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587152v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mariani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamp" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2014.0095" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580614v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta04578a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01381358v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorun Zang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupuy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906921" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990292v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hornecker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auff&#232;ves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2178991" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359442v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932574" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hunger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.193601" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707202v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ducci" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thyrrestrup" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949375v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inah Yeo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis de Assis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloppe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dupont-Ferrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2013.274" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izo Abram" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert-Philip" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50717-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990191v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducci" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00850473v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gregersen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300033" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1THJBCV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725691v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Raouafi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouach" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaref" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sakri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731783" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727701v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valente" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ying" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kwek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/8/083029" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999331v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kweck" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.022333" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998935v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Portolan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.023811" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710231v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Diniz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.063810" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00680596v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Creasey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Malik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.103601" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652681v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665629" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570650v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleuse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrennou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913559v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desfonds" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eble" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fras" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3394010" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710232v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gerace" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Santos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Andreani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.245419" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570600v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Friedler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999555v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053838" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710234v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besga" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.063833" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566665v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01974376v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-R. Nowicki-Bringuier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;ckler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reitzenstein" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamp" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.017291" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007682v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Steiner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hare" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.010052" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284909v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710236v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Simon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.053823" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096365v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105812v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys433" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004577v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003254v3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peter" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senellart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martrou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bloch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546632v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankovic" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1854733" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jankovic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004571v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018101v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Isaia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Babinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Anne de Vaulchier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872200v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1759375" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05191636v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brisson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laulagnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics64386.2025.10985532" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990293v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289502" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000955v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parillaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2018.MM3C.6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990288v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A. Nguyen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grange" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malik" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087598" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990222v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jakubczyk" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087153" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990287v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sattler" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peinke" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025177" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990286v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2017.8010020" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990294v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bulgarini" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Dobrovolskiy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Dorenbos" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252332" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990285v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munsch" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990295v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2020622" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682147v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641023v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572937v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572934v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572919v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572894v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152316v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096568v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096569v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096448v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pougeoise" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosse" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chelnokov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662118" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011212v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011213v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004584v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004585v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004586v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004587v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kammerer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017350v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaunay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buhagiar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424386v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maystre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tchelnokov" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084804v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994640v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Leo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.80517" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990228v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766086v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;rard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766104v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766354v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994701v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489039v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Santis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackrine Nahra" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>