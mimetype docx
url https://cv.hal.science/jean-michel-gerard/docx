--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1574,563 +1574,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single G centers in silicon fabricated by co-implantation with carbon and proton</w:t>
+                <w:t xml:space="preserve">Detection of Single W-Centers in Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Udvarhelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Khoury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pezzagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0097407⟩</w:t>
+              <w:t xml:space="preserve">ACS Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.2337-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967286v1</w:t>
+                <w:t xml:space="preserve">hal-03667803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Single W-Centers in Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mario Khoury</w:t>
+                <w:t xml:space="preserve">Unveiling spin-flip processes in a neutral quantum dot using an anisotropic photonic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saptarshi Kotal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Artioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00336⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (11), pp.115308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.115308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667803v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling spin-flip processes in a neutral quantum dot using an anisotropic photonic structure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-unity efficiency and photon indistinguishability for the “hourglass” single-photon source using suppression of the background emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bleuse</w:t>
+                <w:t xml:space="preserve">Benedek Gaál</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Arentoft Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.115308⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (17), pp.170501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0107624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955908v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-unity efficiency and photon indistinguishability for the “hourglass” single-photon source using suppression of the background emission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luca Vannucci</w:t>
+                <w:t xml:space="preserve">Single G centers in silicon fabricated by co-implantation with carbon and proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Claudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+                <w:t xml:space="preserve">Sébastien Pezzagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 121 (17), pp.170501. </w:t>
+              <w:t xml:space="preserve">, 2022, 121 (8), pp.084003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0107624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0097407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864813v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nanowire optical nanocavity for broadband enhancement of spontaneous emission</w:t>
               </w:r>
@@ -2704,51 +2704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennacer Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pezzagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (12), pp.738-743. </w:t>
@@ -2972,51 +2972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Peinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (12), pp.126104. </w:t>
@@ -3201,51 +3201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic “hourglass” design for efficient quantum light emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Dyhl Osterkryger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3692,243 +3692,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des trompettes photoniques pour les technologies quantiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">All-Optical Mapping of the Position of Quantum Dots Embedded in a Nanowire Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Osterkryger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (10), pp.6434-6440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990236v1</w:t>
+                <w:t xml:space="preserve">hal-01990209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Optical Mapping of the Position of Quantum Dots Embedded in a Nanowire Antenna</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des trompettes photoniques pour les technologies quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.29-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01990209v1</w:t>
+                <w:t xml:space="preserve">hal-01990236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization-insensitive fiber-coupled superconducting-nanowire single photon detector using a high-index dielectric capping layer</w:t>
               </w:r>
@@ -4167,1085 +4167,1085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric-Field Sensing with a Scanning Fiber-Coupled Quantum Dot</w:t>
+                <w:t xml:space="preserve">Strain-Gradient Position Mapping of Semiconductor Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cadeddu</w:t>
+                <w:t xml:space="preserve">P.-L. de Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Munsch</w:t>
+                <w:t xml:space="preserve">I. Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+                <w:t xml:space="preserve">A. Gloppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Claudon</w:t>
+                <w:t xml:space="preserve">A. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.031002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (11), pp.117401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.117401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990205v1</w:t>
+                <w:t xml:space="preserve">hal-01347133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-Gradient Position Mapping of Semiconductor Quantum Dots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant driving of a single photon emitter embedded in a mechanical oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Yeo</w:t>
+                <w:t xml:space="preserve">Mathieu Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gloppe</w:t>
+                <w:t xml:space="preserve">Andreas Kuhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Tumanov</w:t>
+                <w:t xml:space="preserve">Davide Cadeddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.117401⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (76), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00097-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347133v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant driving of a single photon emitter embedded in a mechanical oscillator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray imaging of single semi-conductor nanostructures for photonics and electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Munsch</w:t>
+                <w:t xml:space="preserve">Gaétan Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Kuhlmann</w:t>
+                <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Cadeddu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Claudon</w:t>
+                <w:t xml:space="preserve">Steven Leake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Mandula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00097-3⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (a2), pp.C501-C501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s2053273317090726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990204v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray imaging of single semi-conductor nanostructures for photonics and electronics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electric-Field Sensing with a Scanning Fiber-Coupled Quantum Dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Girard</w:t>
+                <w:t xml:space="preserve">D. Cadeddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Eymery</w:t>
+                <w:t xml:space="preserve">M. Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Leake</w:t>
+                <w:t xml:space="preserve">N. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej Mandula</w:t>
+                <w:t xml:space="preserve">J. Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73 (a2), pp.C501-C501. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), pp.031002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s2053273317090726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.031002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990220v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broadband tapered nanocavity for efficient nonclassical light emission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal all-optical switching of a microcavity resonance in the telecom range using the electronic Kerr effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dara Mccutcheon</w:t>
+                <w:t xml:space="preserve">Emre Yüce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesper Mørk</w:t>
+                <w:t xml:space="preserve">Georgios Ctistis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Claudon</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24 (18), pp.20904</w:t>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990200v1</w:t>
+                <w:t xml:space="preserve">hal-01990198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal all-optical switching of a microcavity resonance in the telecom range using the electronic Kerr effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emre Yüce</w:t>
+                <w:t xml:space="preserve">A fiber-coupled quantum-dot on a photonic tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Cadeddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Ctistis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+                <w:t xml:space="preserve">Jean Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem Vos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Floris Braakman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Gregersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (1), pp.239</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (1), pp.011112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990198v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fiber-coupled quantum-dot on a photonic tip</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of broadband high-efficiency superconducting-nanowire single photon detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Teissier</w:t>
+                <w:t xml:space="preserve">L Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floris Braakman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Petr Stepanov</w:t>
+                <w:t xml:space="preserve">G Bulgarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dobrovolskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dorenbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zwiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108 (1), pp.011112</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (6), pp.065016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990197v1</w:t>
+                <w:t xml:space="preserve">hal-01990199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of broadband high-efficiency superconducting-nanowire single photon detectors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Dobrovolskiy</w:t>
+                <w:t xml:space="preserve">A broadband tapered nanocavity for efficient nonclassical light emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Gregersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Dorenbos</w:t>
+                <w:t xml:space="preserve">Dara Mccutcheon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zwiller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jesper Mørk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (6), pp.065016</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (18), pp.20904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990199v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large and Uniform Optical Emission Shifts in Quantum Dots Strained along Their Growth Axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Elzo-Aizarna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5599,90 +5599,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum dot spontaneous emission control in a ridge waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaorun Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Hornecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Peinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Auffèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5863,51 +5863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly directive and Gaussian far-field emission from “giant” photonic trumpets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5915,51 +5915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Gregersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Peinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107 (14), pp.141106. </w:t>
@@ -6239,90 +6239,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential ultrafast all-optical switching of the resonances of a micropillar cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Thyrrestrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emre Yüce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Ctistis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (11), pp.111115</w:t>
@@ -6723,51 +6723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing light with photonic nanowires: fundamentals and applications to quantum optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gregersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6846,563 +6846,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of ultrathin InAs quantum-well-heterostructures</w:t>
+                <w:t xml:space="preserve">Optimal Irreversible Stimulated Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Samti</w:t>
+                <w:t xml:space="preserve">Daniel Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faical Raouafi</w:t>
+                <w:t xml:space="preserve">Li Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chaouach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Sakri</w:t>
+                <w:t xml:space="preserve">L.C. Kwek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4731783⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.083029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/8/083029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725691v1</w:t>
+                <w:t xml:space="preserve">hal-00727701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Irreversible Stimulated Emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Universal optimal broadband photon cloning and entanglement creation in one-dimensional atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Li Ying</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L.C. Kwek</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Kweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/8/083029⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.022333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.022333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727701v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal optimal broadband photon cloning and entanglement creation in one-dimensional atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Monitoring stimulated emission at the single-photon level in one-dimensional atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Li</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Portolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L.C. Kweck</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.022333. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.022333⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.023811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.023811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999331v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring stimulated emission at the single-photon level in one-dimensional atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Valente</w:t>
+                <w:t xml:space="preserve">Optical properties of ultrathin InAs quantum-well-heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Samti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faical Raouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Portolan</w:t>
+                <w:t xml:space="preserve">M. Chaouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Nogues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
+                <w:t xml:space="preserve">M. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Richard</w:t>
+                <w:t xml:space="preserve">Abdallah Sakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, pp.023811. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (1), pp.012105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.023811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4731783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998935v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly coupling a cavity to inhomogeneous ensembles of emitters: Potential for long-lived solid-state quantum memories</w:t>
               </w:r>
@@ -7414,51 +7414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Auffèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Portolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7522,64 +7522,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition, Enhancement, and Control of Spontaneous Emission in Photonic Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Creasey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7682,77 +7682,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inah Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin S. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99, pp.233106. </w:t>
@@ -7784,420 +7784,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly efficient single-photon source based on a quantum dot in a photonic wire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron and hole spin cooling efficiency in InAs quantum dots: The role of nuclear field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bleuse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N.S. Malik</w:t>
+                <w:t xml:space="preserve">Pascal Desfonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bazin</w:t>
+                <w:t xml:space="preserve">Benoit Eble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jaffrennou</w:t>
+                <w:t xml:space="preserve">Francois Fras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96, pp.2108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3394010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570650v1</w:t>
+                <w:t xml:space="preserve">hal-00913559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and hole spin cooling efficiency in InAs quantum dots: The role of nuclear field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Fras</w:t>
+                <w:t xml:space="preserve">Controlling the dynamics of a coupled atom-cavity system by pure dephasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Auffèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Testelin</w:t>
+                <w:t xml:space="preserve">Dario Gerace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bernardot</w:t>
+                <w:t xml:space="preserve">M. F. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3394010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (24), pp.245419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.245419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913559v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the dynamics of a coupled atom-cavity system by pure dephasing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+                <w:t xml:space="preserve">A highly efficient single-photon source based on a quantum dot in a photonic wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. F. Santos</w:t>
+                <w:t xml:space="preserve">J. Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.C. Andreani</w:t>
+                <w:t xml:space="preserve">M. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jaffrennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), pp.174-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710232v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state single photon sources: the nanowire antenna</w:t>
               </w:r>
@@ -8235,51 +8235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (4), pp.2095-2110</w:t>
@@ -8406,844 +8406,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous emission spectrum of a two-level atom in a very-high-Q cavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Besga</w:t>
+                <w:t xml:space="preserve">Efficient photonic mirrors for semiconductor nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbal Friedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (22), pp.2635-2637</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710234v1</w:t>
+                <w:t xml:space="preserve">hal-00566665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient photonic mirrors for semiconductor nanowires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Claudon</w:t>
+                <w:t xml:space="preserve">Spontaneous emission spectrum of a two-level atom in a very-high-Q cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Auffèves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Besga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (6), pp.063833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.063833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566665v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Q whispering gallery modes in GaAs/AlAs pillar microcavities</w:t>
+                <w:t xml:space="preserve">Room Temperature Lasing of InAs/GaAs Quantum Dots in the Whispering Gallery Modes of a Silica Microsphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.-R. Nowicki-Bringuier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Claudon</w:t>
+                <w:t xml:space="preserve">Sébastien Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Böckler</w:t>
+                <w:t xml:space="preserve">Jean Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Reitzenstein</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Lefèvre-Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 15 (25), pp.17291. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.15.017291⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 15 (16), pp.10052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.15.010052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974376v1</w:t>
+                <w:t xml:space="preserve">hal-00007682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room Temperature Lasing of InAs/GaAs Quantum Dots in the Whispering Gallery Modes of a Silica Microsphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependence of the zero-phonon linewidth in quantum dots: An effect of the fluctuating environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Steiner</w:t>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Hare</w:t>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lefèvre-Seguin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.073308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007682v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the zero-phonon linewidth in quantum dots: An effect of the fluctuating environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant optical nonlinearity induced by a single two-level system interacting with a cavity in the Purcell regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Auffèves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Favero</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christoph Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (5), pp.053823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.75.053823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284909v1</w:t>
+                <w:t xml:space="preserve">hal-00710236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant optical nonlinearity induced by a single two-level system interacting with a cavity in the Purcell regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Auffèves</w:t>
+                <w:t xml:space="preserve">High Q whispering gallery modes in GaAs/AlAs pillar microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-R. Nowicki-Bringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Böckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reitzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Simon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Kamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75 (5), pp.053823. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (25), pp.17291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.75.053823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.15.017291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710236v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between polarization anisotropy and longitudinal spin relaxation in semiconductor quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32, pp.426</w:t>
@@ -9272,103 +9272,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional motional narrowing in the optical spectrum of a semiconductor quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.759. </w:t>
@@ -9406,103 +9406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant optical anisotropy in a single InAs quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26, pp.51</w:t>
@@ -9669,51 +9669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant optical anisotropy in a single InAs quantum dot in a very dilute quantum-dot ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9790,64 +9790,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant optical anisotropy in a single InAs quantum dot in a very dilute quantum dot ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9915,90 +9915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huang-Rhys side-bands in the emission line of single InGaAs quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10448,51 +10448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing with semiconductor quantum dots (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10654,753 +10654,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low power optical transistor using a single quantum dot embedded in a photonic wire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of radial quantum dot position in trumpet nanowires from far field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Osterkryger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Gregersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.-A. Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Tumanov</w:t>
+                <w:t xml:space="preserve">Tomasz Jakubczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087598⟩</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990288v1</w:t>
+                <w:t xml:space="preserve">hal-01990222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of radial quantum dot position in trumpet nanowires from far field measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Jakubczyk</w:t>
+                <w:t xml:space="preserve">Cavity switching: A novel resource for solid-state quantum optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sattler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087153⟩</w:t>
+              <w:t xml:space="preserve">2017 19th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Girona, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2017.8025177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990222v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity switching: A novel resource for solid-state quantum optics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Claudon</w:t>
+                <w:t xml:space="preserve">Optical localization of quantum dots in tapered nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Osterkryger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Gregersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Jakubczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 19th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2017.8025177⟩</w:t>
+              <w:t xml:space="preserve">2017 International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark. pp.119-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NUSOD.2017.8010020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990287v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical localization of quantum dots in tapered nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Jakubczyk</w:t>
+                <w:t xml:space="preserve">High absorption efficiency and polarization-insensitivity in superconducting-nanowire single-photon detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Bulgarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Dobrovolskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Dorenbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mukhtarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NUSOD.2017.8010020⟩</w:t>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.101112K, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2252332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990286v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High absorption efficiency and polarization-insensitivity in superconducting-nanowire single-photon detectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Redaelli</w:t>
+                <w:t xml:space="preserve">Ultra-low power optical transistor using a single quantum dot embedded in a photonic wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-A. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Bulgarini</w:t>
+                <w:t xml:space="preserve">T. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergiy Dobrovolskiy</w:t>
+                <w:t xml:space="preserve">N. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Dorenbos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Mukhtarova</w:t>
+                <w:t xml:space="preserve">E. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.101112K, </w:t>
+              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2252332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990294v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Efficient Single-Photon Sources Based on Quantum Dots in Photonic Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11464,77 +11464,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The photonic nanowire: an emerging platform for highly efficient single-photon sources for quantum information applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Gregersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin S. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11598,77 +11598,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Optics with Quantum Dots in Photonic Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gregersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11736,51 +11736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11812,359 +11812,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong inhibition of quantum dot spontaneous emission in photonic wires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">A highly efficient single-photon source based on a quantum dot in a photonic wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Claudon</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jaffrennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe SPIE Conference on Quantum Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Brussels, Belgium. Paper 7712-57</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Brussels, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572937v1</w:t>
+                <w:t xml:space="preserve">hal-00572934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly efficient single-photon source based on a quantum dot in a photonic wire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Strong inhibition of quantum dot spontaneous emission in photonic wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Creasey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Jaffrennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe SPIE Conference on Quantum Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Brussels, Belgium. pp.1</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Brussels, Belgium. Paper 7712-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572934v1</w:t>
+                <w:t xml:space="preserve">hal-00572937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly efficient monomode single photon source in the photonic wire geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jaffrennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics of Excitons in Confined Systems (OECS11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Madrid, Spain</w:t>
@@ -12232,51 +12232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12318,103 +12318,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal activation of spectral diffusion and broadening of the zero-phonon line in single quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electronic Properties of Two-dimensional Systems and Modulated Semiconductor Structures (EP2DS 17-MSS 13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Gênes, Italy</w:t>
@@ -12443,103 +12443,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motionnal narrowing in a semiconductor quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors (ICPS28)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
@@ -12568,103 +12568,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motionnal narrowing in a single semiconductor quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Optics on Semiconductor quantum dots (QD2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Chamonix, France</w:t>
@@ -12693,103 +12693,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomène de rétrécissement par le mouvement dans les boites quantiques InAs/GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Journées de la Matière Condensée (JMC10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
@@ -12952,90 +12952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown of the frozen exciton spin picture in quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13077,103 +13077,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient longitudinal relaxation of the exciton spin in single in quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OECS9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Southampton, United Kingdom</w:t>
@@ -13202,103 +13202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the two-level atom model : acoustic phonon side-bands in single InAs quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Quantum Dots (QD2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Banff, Canada</w:t>
@@ -13327,64 +13327,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant optical anisotropy in a single InAs/GaAs quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13452,103 +13452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant optical anisotropy in single InAs quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Quantum Dots (QD2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Banff, Canada</w:t>
@@ -13577,103 +13577,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the artificial atom model : acoustic phonon broadening in single semiconductor quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Nanostructures : Physics and Technology (NANO2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, St-Petersbourg, Russia</w:t>
@@ -14194,51 +14194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Optics - Novel Results in Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14566,51 +14566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source de photons uniques à facteur d'indiscernabilité élevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Claudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3098666. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14641,51 +14641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agencement optoélectronique muni d'un nanofil semi-conducteur dont un tronçon longitudinal est entouré par une partie d'un miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15035,51 +15035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157711v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaignard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Finazzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Spinnler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Kotal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulliard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;rard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Degiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-025-01741-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico de Ceglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Vincenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scalora" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45607-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Udvarhelyi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krithika V R." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Tlili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cur&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c00202" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Clua-Provost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Frauni&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130196" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116902" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097407" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00336" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fons" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115308" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864813v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Ga&#225;l" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arentoft Jacobsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107624" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dyhl Osterkryger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045834" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Rhazi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssaine Machhadani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lequien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/abe35e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955879v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gigli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rocco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino de Angelis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.413329" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Peinke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sattler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Torelly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Souza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00654-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao L&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bidan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Billon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delaunay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122451" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Monteiro Torelly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G&#233;rard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026602" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gregersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.247403" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990113v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002617" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zichi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomassin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aaf99d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01835144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aradilla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.05.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mukhtarova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Redaelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990209v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Osterkryger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stepanov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02826" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyendu Hazra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ravaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krakowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000C25" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cadeddu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munsch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rossi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.031002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347133v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. de Assis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yeo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloppe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.117401" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990204v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Munsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kuhlmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cadeddu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00097-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990220v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Girard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eymery" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273317090726" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Mccutcheon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper M&#248;rk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Y&#252;ce" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Ctistis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Vos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Teissier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Braakman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990199v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Redaelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bulgarini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dobrovolskiy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dorenbos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zwiller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elzo-Aizarna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bleuse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin S. Malik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00678" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587152v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mariani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamp" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2014.0095" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580614v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta04578a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01381358v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorun Zang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupuy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906921" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990292v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hornecker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auff&#232;ves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2178991" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359442v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932574" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hunger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.193601" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707202v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ducci" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thyrrestrup" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949375v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inah Yeo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis de Assis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloppe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dupont-Ferrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2013.274" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izo Abram" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert-Philip" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50717-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990191v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducci" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00850473v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gregersen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300033" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1THJBCV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725691v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Raouafi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouach" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaref" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sakri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731783" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727701v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valente" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ying" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kwek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/8/083029" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999331v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kweck" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.022333" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998935v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Portolan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.023811" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710231v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Diniz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.063810" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00680596v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Creasey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Malik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.103601" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652681v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665629" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570650v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleuse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrennou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913559v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desfonds" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eble" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fras" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3394010" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710232v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gerace" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Santos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Andreani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.245419" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570600v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Friedler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999555v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053838" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710234v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besga" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.063833" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566665v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01974376v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-R. Nowicki-Bringuier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;ckler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reitzenstein" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamp" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.017291" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007682v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Steiner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hare" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.010052" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284909v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710236v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Simon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.053823" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096365v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105812v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys433" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004577v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003254v3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peter" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senellart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martrou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bloch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546632v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankovic" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1854733" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jankovic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004571v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018101v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Isaia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Babinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Anne de Vaulchier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872200v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1759375" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05191636v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brisson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laulagnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics64386.2025.10985532" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990293v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289502" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000955v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parillaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2018.MM3C.6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990288v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A. Nguyen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grange" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malik" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087598" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990222v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jakubczyk" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087153" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990287v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sattler" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peinke" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025177" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990286v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2017.8010020" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990294v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bulgarini" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Dobrovolskiy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Dorenbos" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252332" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990285v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munsch" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990295v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2020622" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682147v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641023v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572937v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572934v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572919v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572894v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152316v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096568v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096569v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096448v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pougeoise" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosse" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chelnokov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662118" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011212v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011213v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004584v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004585v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004586v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004587v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kammerer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017350v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaunay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buhagiar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424386v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maystre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tchelnokov" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084804v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994640v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Leo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.80517" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990228v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766086v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;rard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766104v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766354v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994701v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489039v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Santis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackrine Nahra" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157711v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaignard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Finazzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Spinnler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Kotal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulliard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;rard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Degiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-025-01741-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico de Ceglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Vincenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scalora" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45607-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Udvarhelyi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krithika V R." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Tlili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cur&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c00202" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Clua-Provost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Frauni&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130196" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116902" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667803v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00336" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955908v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115308" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Ga&#225;l" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arentoft Jacobsen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107624" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097407" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dyhl Osterkryger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045834" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Rhazi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssaine Machhadani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lequien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/abe35e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955879v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gigli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rocco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino de Angelis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.413329" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Peinke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sattler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Torelly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Souza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00654-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao L&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bidan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Billon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delaunay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122451" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Monteiro Torelly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G&#233;rard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026602" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gregersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.247403" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990113v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002617" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zichi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomassin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aaf99d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01835144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aradilla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.05.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mukhtarova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Redaelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Osterkryger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stepanov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02826" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyendu Hazra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ravaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krakowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000C25" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347133v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. de Assis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yeo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloppe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.117401" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Munsch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kuhlmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cadeddu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00097-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Girard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eymery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273317090726" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cadeddu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munsch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rossi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.031002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Y&#252;ce" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Ctistis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Vos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990197v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Teissier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Braakman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Redaelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bulgarini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dobrovolskiy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dorenbos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zwiller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990200v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Mccutcheon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper M&#248;rk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elzo-Aizarna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bleuse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin S. Malik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00678" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587152v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mariani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamp" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2014.0095" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580614v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta04578a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01381358v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorun Zang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupuy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906921" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990292v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hornecker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auff&#232;ves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2178991" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359442v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932574" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hunger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.193601" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707202v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ducci" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thyrrestrup" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949375v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inah Yeo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis de Assis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloppe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dupont-Ferrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2013.274" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izo Abram" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert-Philip" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50717-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990191v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducci" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00850473v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gregersen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300033" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1THJBCV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727701v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valente" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ying" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kwek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/8/083029" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999331v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kweck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.022333" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998935v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Portolan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.023811" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Raouafi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouach" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaref" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sakri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731783" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710231v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Diniz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.063810" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00680596v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Creasey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Malik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.103601" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652681v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665629" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desfonds" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eble" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fras" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3394010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710232v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gerace" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Santos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Andreani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.245419" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570650v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleuse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrennou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570600v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Friedler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999555v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053838" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566665v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710234v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besga" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.063833" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007682v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Steiner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hare" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.010052" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284909v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710236v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Simon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.053823" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01974376v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-R. Nowicki-Bringuier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;ckler" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reitzenstein" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamp" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.017291" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096365v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105812v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys433" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004577v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003254v3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peter" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senellart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martrou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bloch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546632v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankovic" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1854733" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jankovic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004571v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018101v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Isaia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Babinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Anne de Vaulchier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872200v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1759375" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05191636v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brisson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laulagnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics64386.2025.10985532" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990293v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289502" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000955v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parillaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2018.MM3C.6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990222v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jakubczyk" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087153" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990287v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sattler" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peinke" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025177" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990286v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2017.8010020" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990294v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bulgarini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Dobrovolskiy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Dorenbos" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252332" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990288v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A. Nguyen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grange" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malik" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087598" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990285v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munsch" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990295v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2020622" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682147v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641023v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572934v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572937v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572919v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572894v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152316v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096568v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096569v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096448v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pougeoise" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosse" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chelnokov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662118" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011212v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011213v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004584v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004585v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004586v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004587v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kammerer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017350v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaunay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buhagiar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424386v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maystre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tchelnokov" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084804v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994640v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Leo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.80517" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990228v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766086v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;rard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766104v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766354v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994701v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489039v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Santis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackrine Nahra" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>