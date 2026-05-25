--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -368,498 +368,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genuine and faux single G centers in carbon-implanted silicon</w:t>
+                <w:t xml:space="preserve">Nonlinear spin-orbit coupling in optical thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alrik Durand</w:t>
+                <w:t xml:space="preserve">Domenico de Ceglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Baron</w:t>
+                <w:t xml:space="preserve">Iännis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Cache</w:t>
+                <w:t xml:space="preserve">Maria Antonietta Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Herzig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Khoury</w:t>
+                <w:t xml:space="preserve">Michael Scalora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L020102⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45607-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699426v1</w:t>
+                <w:t xml:space="preserve">hal-04475796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear spin-orbit coupling in optical thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purcell Enhancement of Silicon W Centers in Circular Bragg Grating Cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lefaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico de Ceglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Coudrat</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iännis Roland</w:t>
+                <w:t xml:space="preserve">Vincent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Antonietta Vincenti</w:t>
+                <w:t xml:space="preserve">Félix Cache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Scalora</w:t>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.1625. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.24-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-45607-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475796v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purcell Enhancement of Silicon W Centers in Circular Bragg Grating Cavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genuine and faux single G centers in carbon-implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lefaucher</w:t>
+                <w:t xml:space="preserve">Yoann Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Cache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+                <w:t xml:space="preserve">Tobias Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calvo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alrik Durand</w:t>
+                <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.24-32. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.L020102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L020102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366049v1</w:t>
+                <w:t xml:space="preserve">hal-04699426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopping of the center-of-mass of single G centers in silicon-on-insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Udvarhelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krithika V R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1057,51 +1057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Thickness-Dependent Nanophotonic Effects on the Optical Response of Color Centers in Hexagonal Boron Nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Clua-Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fraunié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,103 +1312,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity-enhanced zero-phonon emission from an ensemble of G centers in a silicon-on-insulator microring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lefaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122 (6), pp.061109. </w:t>
@@ -1446,51 +1446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically Active Spin Defects in Few-Layer Thick Hexagonal Boron Nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Clua-Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,498 +1574,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Single W-Centers in Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mario Khoury</w:t>
+                <w:t xml:space="preserve">Near-unity efficiency and photon indistinguishability for the “hourglass” single-photon source using suppression of the background emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedek Gaál</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Arentoft Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00336⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (17), pp.170501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0107624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667803v1</w:t>
+                <w:t xml:space="preserve">hal-03864813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling spin-flip processes in a neutral quantum dot using an anisotropic photonic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saptarshi Kotal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Artioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (11), pp.115308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.115308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-unity efficiency and photon indistinguishability for the “hourglass” single-photon source using suppression of the background emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+                <w:t xml:space="preserve">Detection of Single W-Centers in Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Udvarhelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121 (17), pp.170501. </w:t>
+              <w:t xml:space="preserve">ACS Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.2337-2345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0107624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864813v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single G centers in silicon fabricated by co-implantation with carbon and proton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pezzagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2110,295 +2110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanowire optical nanocavity for broadband enhancement of spontaneous emission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of critical temperature of niobium nitride deposited on 8-inch silicon wafers thanks to an AlN buffer layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujing Wang</w:t>
+                <w:t xml:space="preserve">Raouia Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Dyhl Osterkryger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matteo Finazzer</w:t>
+                <w:t xml:space="preserve">Houssaine Machhadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lequien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0045834⟩</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (4), pp.045002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6668/abe35e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955891v1</w:t>
+                <w:t xml:space="preserve">hal-03133791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of critical temperature of niobium nitride deposited on 8-inch silicon wafers thanks to an AlN buffer layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">A nanowire optical nanocavity for broadband enhancement of spontaneous emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saptarshi Kotal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Artioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lequien</w:t>
+                <w:t xml:space="preserve">Yujing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">Andreas Dyhl Osterkryger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Finazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (4), pp.045002. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (19), pp.194002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6668/abe35e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0045834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133791v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensorial phase control in nonlinear meta-optics</w:t>
               </w:r>
@@ -2646,295 +2646,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single artificial atoms in silicon emitting at telecom wavelengths</w:t>
+                <w:t xml:space="preserve">Deciphering the Influence of Electrolytes on the Energy Storage Mechanism of Vertically-Oriented Graphene Nanosheet Electrodes by Using Advanced Electrogravimetric Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Redjem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tobias Herzig</w:t>
+                <w:t xml:space="preserve">Tao Lé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennacer Benali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pezzagna</w:t>
+                <w:t xml:space="preserve">Gérard Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41928-020-00499-0⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.2451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10122451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036607v1</w:t>
+                <w:t xml:space="preserve">hal-03145968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Influence of Electrolytes on the Energy Storage Mechanism of Vertically-Oriented Graphene Nanosheet Electrodes by Using Advanced Electrogravimetric Methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single artificial atoms in silicon emitting at telecom wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Billon</w:t>
+                <w:t xml:space="preserve">Walid Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Delaunay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+                <w:t xml:space="preserve">Abdennacer Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pezzagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (12), pp.2451. </w:t>
+              <w:t xml:space="preserve">Nature Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (12), pp.738-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10122451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41928-020-00499-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145968v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing microcavity switching events on the picosecond time scale using quantum dots as a broadband internal fluorescent source</w:t>
               </w:r>
@@ -2972,51 +2972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Peinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (12), pp.126104. </w:t>
@@ -3188,64 +3188,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic “hourglass” design for efficient quantum light emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Dyhl Osterkryger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,90 +3305,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the critical temperature of NbTiN films on III-nitride substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssaine Machhadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lequien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3433,584 +3433,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the ionic exchange mechanisms in vertically-oriented graphene nanosheet supercapacitor electrodes with electrochemical quartz crystal microbalance and ac -electrogravimetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des trompettes photoniques pour les technologies quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835144v1</w:t>
+                <w:t xml:space="preserve">hal-01990236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Superconducting Nanowire Single Photon Detectors for Photonic Quantum Technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Monroy</w:t>
+                <w:t xml:space="preserve">Unveiling the ionic exchange mechanisms in vertically-oriented graphene nanosheet supercapacitor electrodes with electrochemical quartz crystal microbalance and ac -electrogravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aradilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990223v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Optical Mapping of the Position of Quantum Dots Embedded in a Nanowire Antenna</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Bleuse</w:t>
+                <w:t xml:space="preserve">Advanced Superconducting Nanowire Single Photon Detectors for Photonic Quantum Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mukhtarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssaine Machhadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (13), pp.1096</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990209v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des trompettes photoniques pour les technologies quantiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">All-Optical Mapping of the Position of Quantum Dots Embedded in a Nanowire Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Osterkryger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (10), pp.6434-6440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990236v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization-insensitive fiber-coupled superconducting-nanowire single photon detector using a high-index dielectric capping layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mukhtarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dibyendu Hazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssaine Machhadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lequien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (13), pp.17697</w:t>
@@ -4065,51 +4065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ravaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iännis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4167,429 +4167,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-Gradient Position Mapping of Semiconductor Quantum Dots</w:t>
+                <w:t xml:space="preserve">X-ray imaging of single semi-conductor nanostructures for photonics and electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-L. de Assis</w:t>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Yeo</w:t>
+                <w:t xml:space="preserve">Gaétan Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gloppe</w:t>
+                <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nguyen</w:t>
+                <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tumanov</w:t>
+                <w:t xml:space="preserve">Ondrej Mandula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (11), pp.117401. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (a2), pp.C501-C501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.117401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/s2053273317090726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347133v2</w:t>
+                <w:t xml:space="preserve">hal-01990220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant driving of a single photon emitter embedded in a mechanical oscillator</w:t>
+                <w:t xml:space="preserve">Strain-Gradient Position Mapping of Semiconductor Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Munsch</w:t>
+                <w:t xml:space="preserve">P.-L. de Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Kuhlmann</w:t>
+                <w:t xml:space="preserve">I. Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Cadeddu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Claudon</w:t>
+                <w:t xml:space="preserve">A. Gloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00097-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (11), pp.117401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.117401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990204v1</w:t>
+                <w:t xml:space="preserve">hal-01347133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray imaging of single semi-conductor nanostructures for photonics and electronics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant driving of a single photon emitter embedded in a mechanical oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Eymery</w:t>
+                <w:t xml:space="preserve">Mathieu Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Leake</w:t>
+                <w:t xml:space="preserve">Andreas Kuhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej Mandula</w:t>
+                <w:t xml:space="preserve">Davide Cadeddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73 (a2), pp.C501-C501. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (76), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s2053273317090726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00097-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990220v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric-Field Sensing with a Scanning Fiber-Coupled Quantum Dot</w:t>
               </w:r>
@@ -4703,549 +4703,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal all-optical switching of a microcavity resonance in the telecom range using the electronic Kerr effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A broadband tapered nanocavity for efficient nonclassical light emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Gregersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emre Yüce</w:t>
+                <w:t xml:space="preserve">Dara Mccutcheon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Ctistis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Jesper Mørk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Willem Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24 (1), pp.239</w:t>
+              <w:t xml:space="preserve">, 2016, 24 (18), pp.20904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990198v1</w:t>
+                <w:t xml:space="preserve">hal-01990200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fiber-coupled quantum-dot on a photonic tip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Cadeddu</w:t>
+                <w:t xml:space="preserve">Optimal all-optical switching of a microcavity resonance in the telecom range using the electronic Kerr effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Yüce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Teissier</w:t>
+                <w:t xml:space="preserve">Georgios Ctistis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floris Braakman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Willem Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108 (1), pp.011112</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990197v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of broadband high-efficiency superconducting-nanowire single photon detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fiber-coupled quantum-dot on a photonic tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Cadeddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Redaelli</w:t>
+                <w:t xml:space="preserve">Jean Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bulgarini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Zwiller</w:t>
+                <w:t xml:space="preserve">Floris Braakman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Gregersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (6), pp.065016</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (1), pp.011112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990199v1</w:t>
+                <w:t xml:space="preserve">hal-01990197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broadband tapered nanocavity for efficient nonclassical light emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niels Gregersen</w:t>
+                <w:t xml:space="preserve">Design of broadband high-efficiency superconducting-nanowire single photon detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bulgarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dobrovolskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dara Mccutcheon</w:t>
+                <w:t xml:space="preserve">S Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesper Mørk</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Zwiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (18), pp.20904</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (6), pp.065016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990200v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large and Uniform Optical Emission Shifts in Quantum Dots Strained along Their Growth Axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Elzo-Aizarna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5329,425 +5329,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01851945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum-dot-based integrated non-linear sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Bernard</w:t>
+                <w:t xml:space="preserve">Vertically aligned graphene nanosheets on silicon using an ionic liquid electrolyte: towards high performance on-chip micro-supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aradilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Mariani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessio Andronico</w:t>
+                <w:t xml:space="preserve">Saïd Sadki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Optoelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-opt.2014.0095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (38), pp.19254-19262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ta04578a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587152v1</w:t>
+                <w:t xml:space="preserve">hal-01580614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertically aligned graphene nanosheets on silicon using an ionic liquid electrolyte: towards high performance on-chip micro-supercapacitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Delaunay</w:t>
+                <w:t xml:space="preserve">Quantum dot spontaneous emission control in a ridge waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaorun Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Sadki</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (38), pp.19254-19262. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.41112 - 121108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ta04578a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4906921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580614v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dot spontaneous emission control in a ridge waveguide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Stepanov</w:t>
+                <w:t xml:space="preserve">Quantum-dot-based integrated non-linear sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Delga</w:t>
+                <w:t xml:space="preserve">Silvia Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaorun Zang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Bleuse</w:t>
+                <w:t xml:space="preserve">Alessio Andronico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dupuy</w:t>
+                <w:t xml:space="preserve">Martin Kamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106, pp.41112 - 121108. </w:t>
+              <w:t xml:space="preserve">IET Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.82-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4906921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-opt.2014.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381358v1</w:t>
+                <w:t xml:space="preserve">hal-01587152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal shaping of single-photon pulses</w:t>
               </w:r>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Hornecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Peinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Auffèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5863,103 +5863,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly directive and Gaussian far-field emission from “giant” photonic trumpets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Gregersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Peinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107 (14), pp.141106. </w:t>
@@ -6239,90 +6239,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential ultrafast all-optical switching of the resonances of a micropillar cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Thyrrestrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emre Yüce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Ctistis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (11), pp.111115</w:t>
@@ -6602,51 +6602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Dot parametric source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Andronico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6723,51 +6723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing light with photonic nanowires: fundamentals and applications to quantum optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gregersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6846,429 +6846,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Irreversible Stimulated Emission</w:t>
+                <w:t xml:space="preserve">Monitoring stimulated emission at the single-photon level in one-dimensional atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Ying</w:t>
+                <w:t xml:space="preserve">Stefano Portolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L.C. Kwek</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/8/083029⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.023811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.023811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727701v1</w:t>
+                <w:t xml:space="preserve">hal-00998935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal optimal broadband photon cloning and entanglement creation in one-dimensional atoms</w:t>
+                <w:t xml:space="preserve">Optimal Irreversible Stimulated Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Li</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L.C. Kweck</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Kwek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.022333⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.083029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/8/083029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999331v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring stimulated emission at the single-photon level in one-dimensional atoms</w:t>
+                <w:t xml:space="preserve">Universal optimal broadband photon cloning and entanglement creation in one-dimensional atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Nogues</w:t>
+                <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Richard</w:t>
+                <w:t xml:space="preserve">L.C. Kweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.023811. </w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.022333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.023811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.022333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998935v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of ultrathin InAs quantum-well-heterostructures</w:t>
               </w:r>
@@ -7414,51 +7414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Auffèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Portolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7522,64 +7522,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition, Enhancement, and Control of Spontaneous Emission in Photonic Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Creasey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7682,77 +7682,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inah Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin S. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99, pp.233106. </w:t>
@@ -8058,51 +8058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly efficient single-photon source based on a quantum dot in a photonic wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8177,325 +8177,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00570650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state single photon sources: the nanowire antenna</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pure emitter dephasing: A resource for advanced solid-state single-photon sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Auffèves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.053838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.053838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570600v1</w:t>
+                <w:t xml:space="preserve">hal-00999555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure emitter dephasing: A resource for advanced solid-state single-photon sources</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solid-state single photon sources: the nanowire antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbal Friedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (4), pp.2095-2110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999555v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient photonic mirrors for semiconductor nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbal Friedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10178,51 +10178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic study of the quality factor of pillar microcavities in the small diameter limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10429,602 +10429,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-05191636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing with semiconductor quantum dots (Conference Presentation)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parametric Quantum-dash Source Around 3 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ravaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2289502⟩</w:t>
+              <w:t xml:space="preserve">Mid-Infrared Coherent Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France. pp.MM3C.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/MICS.2018.MM3C.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990293v1</w:t>
+                <w:t xml:space="preserve">hal-02000955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Quantum-dash Source Around 3 µm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensing with semiconductor quantum dots (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-Infrared Coherent Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France. pp.MM3C.6, </w:t>
+              <w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/MICS.2018.MM3C.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2289502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000955v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of radial quantum dot position in trumpet nanowires from far field measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Petr Stepanov</w:t>
+                <w:t xml:space="preserve">Cavity switching: A novel resource for solid-state quantum optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Jakubczyk</w:t>
+                <w:t xml:space="preserve">T. Sattler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087153⟩</w:t>
+              <w:t xml:space="preserve">2017 19th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Girona, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2017.8025177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990222v1</w:t>
+                <w:t xml:space="preserve">hal-01990287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity switching: A novel resource for solid-state quantum optics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Sattler</w:t>
+                <w:t xml:space="preserve">Determination of radial quantum dot position in trumpet nanowires from far field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Osterkryger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Gregersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Peinke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Claudon</w:t>
+                <w:t xml:space="preserve">Tomasz Jakubczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 19th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Girona, Spain. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2017.8025177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990287v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical localization of quantum dots in tapered nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Osterkryger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Gregersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Jakubczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark. pp.119-120, </w:t>
@@ -11062,103 +11062,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High absorption efficiency and polarization-insensitivity in superconducting-nanowire single-photon detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Bulgarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Dobrovolskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Dorenbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mukhtarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.101112K, </w:t>
@@ -11248,51 +11248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
@@ -11343,64 +11343,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Efficient Single-Photon Sources Based on Quantum Dots in Photonic Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11464,90 +11464,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The photonic nanowire: an emerging platform for highly efficient single-photon sources for quantum information applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Gregersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin S. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Defense, Security, and Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Baltimore, United States. pp.87490W, </w:t>
@@ -11598,77 +11598,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Optics with Quantum Dots in Photonic Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gregersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11710,51 +11710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step grown suspended single walled carbon nanotubes (SWNTS) by plasma enhanced chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11818,51 +11818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly efficient single-photon source based on a quantum dot in a photonic wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11995,51 +11995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe SPIE Conference on Quantum Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brussels, Belgium. Paper 7712-57</w:t>
@@ -12068,51 +12068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly efficient monomode single photon source in the photonic wire geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12193,90 +12193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a novel high-efficiency single-mode single photon source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbal Friedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12437,51 +12437,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motionnal narrowing in a semiconductor quantum dot</w:t>
+                <w:t xml:space="preserve">Motionnal narrowing in a single semiconductor quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
@@ -12516,97 +12516,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors (ICPS28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">4th International Conference on Optics on Semiconductor quantum dots (QD2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096568v1</w:t>
+                <w:t xml:space="preserve">hal-00096569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motionnal narrowing in a single semiconductor quantum dot</w:t>
+                <w:t xml:space="preserve">Phénomène de rétrécissement par le mouvement dans les boites quantiques InAs/GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
@@ -12641,97 +12641,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Optics on Semiconductor quantum dots (QD2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chamonix, France</w:t>
+              <w:t xml:space="preserve">10ème Journées de la Matière Condensée (JMC10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096569v1</w:t>
+                <w:t xml:space="preserve">hal-00096448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomène de rétrécissement par le mouvement dans les boites quantiques InAs/GaAs</w:t>
+                <w:t xml:space="preserve">Motionnal narrowing in a semiconductor quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
@@ -12766,73 +12766,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journées de la Matière Condensée (JMC10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors (ICPS28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096448v1</w:t>
+                <w:t xml:space="preserve">hal-00096568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characteristics and analysis of transverse modes in 1.3-μm strained InGaAs quantum well VCSELs</w:t>
               </w:r>
@@ -13734,64 +13734,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly N-doped vertically-oriented graphene nanosheets (VOGNs) for ù-supercapacitors devices : design, performance and comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Lé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aradilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14324,51 +14324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum-dot Based Light-emitting Diodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2017</w:t>
@@ -14641,51 +14641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agencement optoélectronique muni d'un nanofil semi-conducteur dont un tronçon longitudinal est entouré par une partie d'un miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15035,51 +15035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157711v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaignard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Finazzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Spinnler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Kotal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulliard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;rard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Degiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-025-01741-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico de Ceglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Vincenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scalora" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45607-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Udvarhelyi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krithika V R." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Tlili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cur&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c00202" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Clua-Provost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Frauni&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130196" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116902" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667803v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00336" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955908v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115308" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Ga&#225;l" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arentoft Jacobsen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107624" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097407" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dyhl Osterkryger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045834" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Rhazi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssaine Machhadani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lequien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/abe35e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955879v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gigli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rocco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino de Angelis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.413329" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Peinke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sattler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Torelly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Souza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00654-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao L&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bidan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Billon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delaunay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122451" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Monteiro Torelly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G&#233;rard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026602" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gregersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.247403" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990113v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002617" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zichi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomassin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aaf99d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01835144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aradilla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.05.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mukhtarova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Redaelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Osterkryger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stepanov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02826" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyendu Hazra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ravaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krakowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000C25" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347133v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. de Assis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yeo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloppe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.117401" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Munsch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kuhlmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cadeddu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00097-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Girard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eymery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273317090726" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cadeddu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munsch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rossi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.031002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Y&#252;ce" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Ctistis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Vos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990197v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Teissier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Braakman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Redaelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bulgarini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dobrovolskiy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dorenbos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zwiller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990200v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Mccutcheon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper M&#248;rk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elzo-Aizarna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bleuse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin S. Malik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00678" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587152v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mariani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamp" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2014.0095" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580614v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta04578a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01381358v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorun Zang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupuy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906921" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990292v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hornecker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auff&#232;ves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2178991" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359442v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932574" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hunger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.193601" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707202v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ducci" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thyrrestrup" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949375v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inah Yeo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis de Assis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloppe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dupont-Ferrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2013.274" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izo Abram" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert-Philip" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50717-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990191v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducci" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00850473v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gregersen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300033" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1THJBCV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727701v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valente" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ying" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kwek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/8/083029" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999331v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kweck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.022333" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998935v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Portolan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.023811" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Raouafi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouach" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaref" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sakri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731783" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710231v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Diniz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.063810" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00680596v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Creasey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Malik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.103601" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652681v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665629" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desfonds" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eble" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fras" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3394010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710232v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gerace" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Santos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Andreani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.245419" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570650v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleuse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrennou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570600v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Friedler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999555v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053838" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566665v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710234v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besga" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.063833" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007682v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Steiner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hare" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.010052" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284909v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710236v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Simon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.053823" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01974376v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-R. Nowicki-Bringuier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;ckler" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reitzenstein" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamp" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.017291" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096365v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105812v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys433" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004577v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003254v3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peter" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senellart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martrou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bloch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546632v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankovic" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1854733" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jankovic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004571v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018101v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Isaia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Babinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Anne de Vaulchier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872200v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1759375" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05191636v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brisson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laulagnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics64386.2025.10985532" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990293v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289502" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000955v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parillaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2018.MM3C.6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990222v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jakubczyk" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087153" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990287v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sattler" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peinke" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025177" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990286v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2017.8010020" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990294v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bulgarini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Dobrovolskiy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Dorenbos" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252332" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990288v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A. Nguyen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grange" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malik" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087598" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990285v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munsch" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990295v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2020622" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682147v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641023v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572934v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572937v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572919v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572894v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152316v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096568v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096569v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096448v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pougeoise" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosse" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chelnokov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662118" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011212v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011213v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004584v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004585v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004586v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004587v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kammerer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017350v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaunay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buhagiar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424386v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maystre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tchelnokov" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084804v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994640v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Leo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.80517" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990228v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766086v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;rard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766104v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766354v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994701v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489039v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Santis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackrine Nahra" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157711v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaignard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Finazzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Spinnler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Kotal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulliard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;rard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Degiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-025-01741-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico de Ceglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Vincenti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scalora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45607-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01561" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Udvarhelyi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krithika V R." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Tlili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cur&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c00202" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Clua-Provost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Frauni&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130196" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116902" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Ga&#225;l" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arentoft Jacobsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107624" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115308" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00336" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097407" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Rhazi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssaine Machhadani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lequien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/abe35e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dyhl Osterkryger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045834" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955879v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gigli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rocco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino de Angelis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.413329" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Peinke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sattler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Torelly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Souza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00654-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao L&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bidan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Billon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delaunay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122451" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Monteiro Torelly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G&#233;rard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026602" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gregersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.247403" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990113v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002617" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zichi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomassin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aaf99d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01835144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Le" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aradilla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.05.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990223v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mukhtarova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Redaelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990209v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Osterkryger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stepanov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02826" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyendu Hazra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ravaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krakowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000C25" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Girard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eymery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273317090726" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347133v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. de Assis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yeo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloppe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.117401" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990204v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Munsch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kuhlmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cadeddu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00097-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cadeddu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munsch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rossi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.031002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Mccutcheon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper M&#248;rk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Y&#252;ce" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Ctistis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Vos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Teissier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Braakman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990199v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Redaelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bulgarini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dobrovolskiy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dorenbos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zwiller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elzo-Aizarna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bleuse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin S. Malik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00678" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580614v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta04578a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01381358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delga" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorun Zang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupuy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906921" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mariani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamp" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2014.0095" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990292v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hornecker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auff&#232;ves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2178991" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359442v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932574" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hunger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.193601" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707202v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ducci" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thyrrestrup" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949375v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inah Yeo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis de Assis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloppe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dupont-Ferrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2013.274" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Beveratos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izo Abram" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert-Philip" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50717-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990191v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducci" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00850473v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gregersen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300033" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1THJBCV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998935v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valente" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Portolan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.023811" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727701v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ying" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kwek" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/8/083029" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999331v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kweck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.022333" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Raouafi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouach" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaref" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sakri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731783" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710231v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Diniz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.063810" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00680596v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Creasey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Malik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.103601" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652681v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665629" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desfonds" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eble" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fras" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3394010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710232v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gerace" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Santos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Andreani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.245419" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570650v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleuse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrennou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999555v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053838" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570600v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Friedler" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566665v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710234v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besga" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.063833" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007682v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Steiner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hare" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.010052" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284909v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710236v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Simon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.053823" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01974376v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-R. Nowicki-Bringuier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;ckler" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reitzenstein" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamp" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.017291" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096365v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105812v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys433" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004577v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003254v3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peter" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senellart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martrou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bloch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546632v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankovic" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1854733" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jankovic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004571v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018101v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Isaia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Babinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Anne de Vaulchier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872200v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1759375" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05191636v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brisson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laulagnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics64386.2025.10985532" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000955v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parillaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2018.MM3C.6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990293v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289502" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990287v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sattler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peinke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025177" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990222v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jakubczyk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087153" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990286v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2017.8010020" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990294v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bulgarini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Dobrovolskiy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Dorenbos" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252332" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990288v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A. Nguyen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grange" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malik" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087598" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990285v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munsch" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990295v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2020622" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682147v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641023v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572934v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572937v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572919v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572894v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152316v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096569v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096448v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096568v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pougeoise" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosse" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chelnokov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662118" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011212v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011213v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004584v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004585v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004586v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004587v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kammerer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017350v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaunay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buhagiar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424386v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maystre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tchelnokov" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084804v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994640v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Leo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.80517" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990228v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766086v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;rard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766104v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766354v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994701v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489039v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Santis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackrine Nahra" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>