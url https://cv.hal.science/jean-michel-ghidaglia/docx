--- v0 (2026-03-30)
+++ v1 (2026-05-06)
@@ -1364,337 +1364,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with more than two materials in the FVCF-ENIP method</w:t>
+                <w:t xml:space="preserve">A lightweight three-phase Fluid Catalytic Cracking riser model for real-time simulation and interactive three-dimensional visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Blais</w:t>
+                <w:t xml:space="preserve">Florian de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Braeunig</w:t>
+                <w:t xml:space="preserve">Laurent Desvillettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Chauveheid</w:t>
+                <w:t xml:space="preserve">Bruno Frogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Loubère</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Labourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986372v1</w:t>
+                <w:t xml:space="preserve">hal-01131688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lightweight three-phase Fluid Catalytic Cracking riser model for real-time simulation and interactive three-dimensional visualization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dealing with more than two materials in the FVCF-ENIP method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Braeunig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian de Vuyst</w:t>
+                <w:t xml:space="preserve">Daniel Chauveheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Desvillettes</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, p. 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2013.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131688v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A totally Eulerian Finite Volume solver for multi-material fluid flows: Enhanced Natural Interface Positioning (ENIP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Braeunig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1754,51 +1754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Eulerian finite volume solver for multi-material fluid flows with cylindrical symmetry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Champmartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Braeunig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2078,51 +2078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A totally Eulerian finite volume solver for multi-material fluid flows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Braeunig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,51 +2194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the numerical simulation of multiphase water flows with changes of phase and strong gradients using the Homogeneous Equilibrium Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2985,51 +2985,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique fortement non linéaire de l'interface entre deux fluides non miscibles dans un réservoir fermé.14eme Journées de l'Hydrodynamique</w:t>
+                <w:t xml:space="preserve">Highly nonlinear dynamics of theinterface between two non miscible fluidsin a closed tank.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Costes</w:t>
@@ -3064,97 +3064,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Val de Reuil, France</w:t>
+              <w:t xml:space="preserve">15th Int. Workshop onTrends in Numerical and Physical Modelling for Industrial Multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119573v1</w:t>
+                <w:t xml:space="preserve">hal-01119556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly nonlinear dynamics of theinterface between two non miscible fluidsin a closed tank.</w:t>
+                <w:t xml:space="preserve">Dynamique fortement non linéaire de l'interface entre deux fluides non miscibles dans un réservoir fermé.14eme Journées de l'Hydrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Costes</w:t>
@@ -3189,73 +3189,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Int. Workshop onTrends in Numerical and Physical Modelling for Industrial Multiphase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
+              <w:t xml:space="preserve">14eme Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Val de Reuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119556v1</w:t>
+                <w:t xml:space="preserve">hal-01119573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Bagnold Model</w:t>
               </w:r>
@@ -3349,51 +3349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological Study of Liquid Impacts through 2D Compressible Two-fluid Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Braeunig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3825,103 +3825,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lightweight three-phase Fluid Catalytic Cracking riser model for real-time simulation and interactive three-dimensional visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desvillettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Frogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4200,51 +4200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Liang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming He" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Qu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Peng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2025.104207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Redford" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.09.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belkhabbaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hafid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111168" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187565v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;paul Vidal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vienne&#8208;jumeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danping Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agm2.12115" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anela Kumbaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.04.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ancellin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brosset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.03.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291942v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Redford" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Lieurade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.03.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.08.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Braeunig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chauveheid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3LF6GST-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Frog&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labourdette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527765v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.07.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernard-Champmartin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.09.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285037v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.09.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desjardins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-009-0261-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MSVV1961-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2009.03.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVTW8GBV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Coq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9274(02)00171-X" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cieren" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47964/1120.9163.19200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292402v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougeot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1879" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Mrabet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Karimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119573v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Mrabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Tarnec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605428v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brosset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258161v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2008-57060" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319998v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994555v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Benjelloun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803713v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279671v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Liang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming He" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Qu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Peng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2025.104207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Redford" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.09.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belkhabbaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hafid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111168" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187565v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;paul Vidal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vienne&#8208;jumeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danping Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agm2.12115" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anela Kumbaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.04.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ancellin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brosset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.03.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291942v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Redford" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Lieurade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.03.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.08.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Frog&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labourdette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Braeunig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chauveheid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.05.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3LF6GST-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527765v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.07.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernard-Champmartin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.09.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285037v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.09.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desjardins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-009-0261-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MSVV1961-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2009.03.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVTW8GBV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Coq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9274(02)00171-X" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cieren" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47964/1120.9163.19200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292402v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougeot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1879" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Mrabet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Karimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Mrabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Tarnec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605428v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brosset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258161v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2008-57060" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319998v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994555v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Benjelloun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803713v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279671v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>