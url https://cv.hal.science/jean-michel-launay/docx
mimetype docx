--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1895,265 +1895,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching the cold regime: S((1)D) + H2 and the role of long-range interactions in open shell reactive collisions.</w:t>
+                <w:t xml:space="preserve">Observation of partial wave structures in the integral cross section of the S((1)D2) + H2(j = 0) reaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Dayou</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin M Hickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (18), pp.8359-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp02091e⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13 (18), pp.8127-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp02705g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700343v1</w:t>
+                <w:t xml:space="preserve">hal-00700349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of partial wave structures in the integral cross section of the S((1)D2) + H2(j = 0) reaction.</w:t>
+                <w:t xml:space="preserve">Reaching the cold regime: S((1)D) + H2 and the role of long-range interactions in open shell reactive collisions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dayou</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (18), pp.8127-30. </w:t>
+              <w:t xml:space="preserve">, 2011, 13 (18), pp.8359-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp02705g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cp02091e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700349v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landau quantization effects in ultracold atom-ion collisions</w:t>
               </w:r>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (20), pp.203201. </w:t>
@@ -3340,161 +3340,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold collisions between Li atoms and Li2 diatoms in high vibrational states</w:t>
+                <w:t xml:space="preserve">Interactions and dynamics in Li+Li2 ultracold collisions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goulven Quéméner</w:t>
+                <w:t xml:space="preserve">Marko T. Cvitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Soldán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy M Hutson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.75.050701⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127 (7), pp.074302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2752162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908166v1</w:t>
+                <w:t xml:space="preserve">hal-00908216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions and dynamics in Li + Li2 ultracold collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko T. Cvitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Soldan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3525,206 +3551,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 127, pp.074302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2752162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and dynamics in Li+Li2 ultracold collisions.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremy M Hutson</w:t>
+                <w:t xml:space="preserve">Ultracold collisions between Li atoms and Li2 diatoms in high vibrational states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.50701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.75.050701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2752162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00908216v1</w:t>
+                <w:t xml:space="preserve">hal-00908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold atom-molecule collisions with hyperfine coupling</w:t>
               </w:r>
@@ -4671,51 +4671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold quantum dynamics: Spin-polarized K+K_{2} collisions with three identical bosons or fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5209,51 +5209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the dynamics of Na + Na $\mathsf{_2}$ collisions on the three-body interaction at ultralow energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6901,286 +6901,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Energy Dependences of Cross Sections and Rotational Distributions for the Ne + H 2 + → NeH + + H Reaction †</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and theoretical CO2–He pressure broadening cross sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermín Huarte-Larrañaga</w:t>
+                <w:t xml:space="preserve">B. Calil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Giménez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josep Lucas</w:t>
+                <w:t xml:space="preserve">J. Boissoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp000793b⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (23), pp.1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b006224n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700270v1</w:t>
+                <w:t xml:space="preserve">hal-01083065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical CO2–He pressure broadening cross sections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Thibault</w:t>
+                <w:t xml:space="preserve">Detailed Energy Dependences of Cross Sections and Rotational Distributions for the Ne + H 2 + → NeH + + H Reaction †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermín Huarte-Larrañaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Calil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+                <w:t xml:space="preserve">Antonio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 104 (45), pp.10227 - 10233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp000793b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b006224n⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01083065v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molcol: A program for solving atomic and molecular collision problems</w:t>
               </w:r>
@@ -7379,401 +7379,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical and quasiclassical trajectory study of state-to-state differential cross sections for the F+D2→DF+D reaction in the center-of-mass and laboratory frames</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Honvault</w:t>
+                <w:t xml:space="preserve">Effect of spin–orbit corrections on the F+D2 → DF+D reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 303 (5-6), pp.657 - 663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(99)00219-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/a902653c⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700260v1</w:t>
+                <w:t xml:space="preserve">hal-01700263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spin–orbit corrections on the F+D2 → DF+D reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
+                <w:t xml:space="preserve">Theoretical study of electron-impact excitation of H(1s) into the states using a two-dimensional R -matrix propagator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dunseath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Terao-Dunseath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 303 (5-6), pp.657 - 663. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32 (7), pp.1739 - 1754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(99)00219-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/32/7/015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700263v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of electron-impact excitation of H(1s) into the states using a two-dimensional R -matrix propagator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Terao-Dunseath</w:t>
+                <w:t xml:space="preserve">Quantum mechanical and quasiclassical trajectory study of state-to-state differential cross sections for the F+D2→DF+D reaction in the center-of-mass and laboratory frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martínez-Haya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Le Dourneuf</w:t>
+                <w:t xml:space="preserve">J. Aoiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Banares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 32 (7), pp.1739 - 1754. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1 (15), pp.3415 - 3427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/32/7/015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/a902653c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700259v1</w:t>
+                <w:t xml:space="preserve">hal-01700260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantum-mechanical study of the dynamics of the N(2D)+H2→NH+H reaction</w:t>
               </w:r>
@@ -7850,90 +7850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact quantum 3D cross sections for the Ne+H2+→NeH++H reaction by the hyperspherical method. Comparison with approximate quantum mechanical and classical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermín Huarte-Larrañaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7986,290 +7986,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular distributions for electron - hydrogen scattering in a laser field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine structure relaxation of aluminum by atomic argon between 30 and 300 K: An experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Charlo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Rebrion-Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/31/12/002⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 108 (24), pp.10319-10326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.475342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700257v1</w:t>
+                <w:t xml:space="preserve">hal-02160569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine structure relaxation of aluminum by atomic argon between 30 and 300 K: An experimental and theoretical study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angular distributions for electron - hydrogen scattering in a laser field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Charlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariko Dunseath-Terao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dunseath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31 (12), pp.L539 - L546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/31/12/002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.475342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02160569v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical study of the F + D2 → DF + D reaction</w:t>
               </w:r>
@@ -8384,51 +8384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dunseath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Terao-Dunseath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9202,51 +9202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-dimensional R-matrix propagator. Implementation and test on the s-wave model for e-H scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10143,51 +10143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 19 (18), pp.2779 - 2792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10453,51 +10453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspherical description of collinear reactive scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 15 (13), pp.L455 - L461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11458,233 +11458,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular collision processes. II. Excitation of the fine-structure transition of C + in collisions with H 2 (interstellar medium application)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine-structure excitation of ground-state C + ions by hydrogen atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1977, 10 (18), pp.3673 - 3681. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1977, 10 (5), pp.879 - 888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3700/10/5/024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3700/10/18/024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700187v1</w:t>
+                <w:t xml:space="preserve">hal-01700189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-structure excitation of ground-state C + ions by hydrogen atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular collision processes. II. Excitation of the fine-structure transition of C + in collisions with H 2 (interstellar medium application)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Flower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1977, 10 (5), pp.879 - 888. </w:t>
+              <w:t xml:space="preserve">, 1977, 10 (18), pp.3673 - 3681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3700/10/5/024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3700/10/18/024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700189v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity dependence of fine-structure transitions in K(4p)-He collisions as a test of interatomic potentials</w:t>
               </w:r>
@@ -12061,51 +12061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation of the fine-structure transition of C + in collisions with molecular hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Flower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12452,51 +12452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the validity of the distorted wave method in electron-atom collision theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Flower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13099,230 +13099,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universality in the ultracold dynamics of the barrierless reaction D+ + H2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Javier Aoiz</w:t>
+                <w:t xml:space="preserve">Étude théorique de collisions ultra-froides dans un réseau optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5TH International Meeting on Atomic and Molecular Physics and Chemistry - IMAMPC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">Colloque PAMO-JSM de la SFP Physique Atomique, Moléculaire et Optique" et "Journées de Spectroscopie Moléculaire".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057401v1</w:t>
+                <w:t xml:space="preserve">hal-01057329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude théorique de collisions ultra-froides dans un réseau optique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Simoni</w:t>
+                <w:t xml:space="preserve">Universality in the ultracold dynamics of the barrierless reaction D+ + H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Jambrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Javier Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAMO-JSM de la SFP Physique Atomique, Moléculaire et Optique" et "Journées de Spectroscopie Moléculaire".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">5TH International Meeting on Atomic and Molecular Physics and Chemistry - IMAMPC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057329v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisions ultrafroides entre molécules polaires dans un réseau optique</w:t>
               </w:r>
@@ -13403,51 +13403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold and ultra-cold dynamics of the barrierless reaction D+ +H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13511,51 +13511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold and ultracold dynamics of the barrierless reaction D+ +H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13600,217 +13600,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive and non-reactive polar molecule collisions in optical waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Simoni</w:t>
+                <w:t xml:space="preserve">Cold and ultracold reaction of the barrierless reaction D+ +H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lara-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd INTERNATIONAL LASER PHYSICS WORKSHOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">12th workshop on Quantum Reactive Scattering (QRS12) University of Bordeaux 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975556v1</w:t>
+                <w:t xml:space="preserve">hal-00975537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold and ultracold reaction of the barrierless reaction D+ +H2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.G. Jambrina</w:t>
+                <w:t xml:space="preserve">Reactive and non-reactive polar molecule collisions in optical waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.-J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th workshop on Quantum Reactive Scattering (QRS12) University of Bordeaux 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Talence, France</w:t>
+              <w:t xml:space="preserve">22nd INTERNATIONAL LASER PHYSICS WORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975537v1</w:t>
+                <w:t xml:space="preserve">hal-00975556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the S(1D2) + HD(j = 0) reaction at very low collision energies</w:t>
               </w:r>
@@ -14016,51 +14016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold and ultra-cold dynamics of the barrierless reaction D+ + H2 - oral presentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14344,64 +14344,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching the cold regime: latest news on the S(1D)+H2 open shell reactive collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J.C Varandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14450,277 +14450,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry : Measurements on atom - H2 reactions at very low temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultracold atom-ion collisions: Landau quantization and scattering resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Observational and Experimental Astrochemistry, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry - IMAMPC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733165v1</w:t>
+                <w:t xml:space="preserve">hal-00975570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atom-ion collisions: Landau quantization and scattering resonances</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry : Measurements on atom - H2 reactions at very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry - IMAMPC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Recent Advances in Observational and Experimental Astrochemistry, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975570v1</w:t>
+                <w:t xml:space="preserve">hal-00733165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching the cold regime: S(1D) + H2 Open Shell Reactive Collisions and the Role of Long-Range Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15175,191 +15175,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Conference on Molecular Energy Transfert (COMET XX)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inelastic and reactive scattering at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultracold collisions between Li atoms and Li2 diatoms in high vibrational states</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Molecular Universe mid-term meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498442v1</w:t>
+                <w:t xml:space="preserve">hal-00908725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic and reactive scattering at low temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">International Conference on Molecular Energy Transfert (COMET XX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Universe mid-term meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Ultracold collisions between Li atoms and Li2 diatoms in high vibrational states</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908725v1</w:t>
+                <w:t xml:space="preserve">hal-00498442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15640,51 +15640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universality in the cold and ultra cold dynamics of the barrier less reaction D+ + H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15729,234 +15729,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance effects in a 1D gas of polar molecules</w:t>
+                <w:t xml:space="preserve">Resonance effect in a 1D gas of polar molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold and ultracold molecules workshop, University of Granada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Première réunion du GdR THEMS, "Théorie, Modélisation, Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975437v1</w:t>
+                <w:t xml:space="preserve">hal-00975475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance effect in a 1D gas of polar molecules</w:t>
+                <w:t xml:space="preserve">Resonance effects in a 1D gas of polar molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première réunion du GdR THEMS, "Théorie, Modélisation, Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Orsay, France</w:t>
+              <w:t xml:space="preserve">Cold and ultracold molecules workshop, University of Granada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975475v1</w:t>
+                <w:t xml:space="preserve">hal-00975437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold and ultracold dynamics of the barrierless reaction between D+ and H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16464,51 +16464,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76C98EAF"/>
+    <w:nsid w:val="5A6DA1AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16695,51 +16695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-launay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166154539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-8030-2008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vexiau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.012704" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephriem Mengesha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04609C" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larr&#233;garay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04938" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berteloite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paniagua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05279k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4987026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chefdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larregaray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01182" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.032703" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Jambrina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Aoiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.030701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srihari Srinivasan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jachymski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Idziaszek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/1/013020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936144" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00988039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503086b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Hickson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.133201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761894" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4709433" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02091e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02705g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/23/235201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G Jambrina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.C Varandas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Javier Aoiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644337" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473133v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Aoiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ba&#241;ares" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903476696" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183538" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez Lezana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Honvault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sold&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.032701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Carmona-Novillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Roncero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Honvault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2812555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336904v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Erwan Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.75.050701" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko T. Cvitas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soldan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hutson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752162" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Hutson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X0604027X" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Korona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Moszynski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2222348" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082947v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Bulut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2336224" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ba&#241;ares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2187007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvita&#353;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hutson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.033201" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012702" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Potter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.200402" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soldan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.032722" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082978v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banares" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Castillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417368f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7QP0D2GH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083016v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Terao-Dunseath" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b404806g" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1VV72NLZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Capozza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cartechini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bobbenkamp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b409327e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ND83N1D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2004-00078-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDQ97CN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083017v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.032718" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1527014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083021v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00132-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M7QS9N0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083008v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.153201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. Herrero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez-Haya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1478693" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Segoloni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.013201" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083029v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1417501" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083027v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1338973" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Luo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Drummond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. May" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1383049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aoiz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castillo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brouard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Denzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.1729" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083032v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1385524" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700266v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terao-Dunseath" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/16/308" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/128F11B6B69F43DB9ECDBA85117EB89F50EC0A10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700270v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferm&#237;n Huarte-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gim&#233;nez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Lucas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp000793b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-40ZR29TG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083065v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006224n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700267v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Flower" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourhis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(00)00118-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV5Z4HN7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083720v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)01024-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MBMZMDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700260v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a902653c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17F3E45525616E4B1B3C2B1C184980350EEEA912/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700263v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)00219-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH1J7SL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700259v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Dourneuf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/7/015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABCE1C8652C2362F52E8F79A067EBC828045C134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700264v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700262v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a808552h" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/173B0784C082A29E402CA94C8D94FC7555E8AD60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700257v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charlo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Dunseath-Terao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/31/12/002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3953AAD97FE1C25375A66776F65CA505E1DA04F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00181-X" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPVHDSK3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700253v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/24/002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39E6273EC0EB6109F93AEE226CBB9B8C0AAC684B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700250v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dourneuf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.54.561" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700246v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Branchett" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Berg Padkjaer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(93)87183-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKTQ80M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.461684" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Zeippen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700242v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Berg Padkj&#230;r" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(91)90338-A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX2JWD06-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01113690" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9QZLLPC9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700231v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(90)85634-O" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMZW5G2V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700233v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Burke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/23/18/008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F65BD07A15171961C2453438E2FB9EE2D926BD33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700227v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(89)80240-X" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T2HQN78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700230v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(89)80031-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0665D05C5F0A42C5D824E9D931F5809CE99820F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700226v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(88)87126-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZKZ9WR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700225v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(88)85290-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7KTPZT6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700224v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(87)85175-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMTPGFCG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700223v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(87)80093-9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A378BE03133344B9F572F9CB322ADD8255A42E8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)87043-4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPDZL2M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700221v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lepetit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/19/18/009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C0206432008F80C8359384BC61FDF7ED18382B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700219v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)87042-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N0TCDGD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700216v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flower" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/214.3.271" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700208v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/15/13/008" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB1C4015E992FE027651F486675501227D38BF06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700212v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bourneuf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Ky Lan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/15/18/008" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07D089746D18BEABED82E2971ECBC84C3716DFC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700205v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Buck" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.443151" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700196v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(80)80262-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43TQ8WF8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700201v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Br&#233;chignac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picard-Bersellini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(80)87065-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLN205DW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700204v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chambaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Levy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/13/21/014" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A6D0EEE6269EEF9A8ACD44DA0C98BD63C346DFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700195v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kochanski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prissette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(79)85035-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99HC8552-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00217303v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1978107" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700194v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bergeron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(78)85631-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC5HFJ16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700187v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Flower" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/18/024" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09439A699F7F348724B9B03BE1DFD65B7C137C89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700189v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/5/024" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC2B8C523CB9A7A0762731941AF7D3BEFE05EA4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/5/010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73FA91B2D000A9D430164A946799567DA3DB8000/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700182v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapuisat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(77)85034-9" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QLGWZSZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700188v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/18/023" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9433EBDA31C02036429A683FE4ED591FA366FBAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700191v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700192v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/6/009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D969231A8033E95BDE0E2B63B78DF894C92BAB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700176v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(76)85171-8" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKGLPJ6B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700178v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/9/10/025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77F9A652EB1C5E8E82CC0977FB448D00B1D684F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700173v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Flower" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693658v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/5/10/004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99744B30538A2AA1F6C36777D177673E2332A17B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225799v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877584v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365997v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Aghamalyan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326812v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kristensen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057297v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057401v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Jambrina" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057329v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057332v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975484v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara-Garrido" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975411v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Aoiz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975556v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975537v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975535v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975563v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975550v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara Garrido" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975564v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975810v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975568v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733165v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975570v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975572v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975850v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498332v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498432v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908706v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908721v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498442v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908725v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119088v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882652v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082812v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975437v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975475v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975492v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975813v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975825v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975862v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498428v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-launay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166154539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-8030-2008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vexiau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.012704" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephriem Mengesha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04609C" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larr&#233;garay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04938" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berteloite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paniagua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05279k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4987026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chefdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larregaray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01182" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.032703" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Jambrina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Aoiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.030701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srihari Srinivasan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jachymski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Idziaszek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/1/013020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936144" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00988039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503086b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Hickson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.133201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761894" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4709433" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02705g" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02091e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/23/235201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G Jambrina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.C Varandas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Javier Aoiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644337" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473133v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Aoiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ba&#241;ares" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903476696" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183538" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez Lezana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Honvault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sold&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.032701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Carmona-Novillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Roncero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Honvault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2812555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336904v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Erwan Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908216v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko T. Cvitas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Hutson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752162" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soldan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hutson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908166v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.75.050701" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X0604027X" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Korona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Moszynski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2222348" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082947v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Bulut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2336224" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ba&#241;ares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2187007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvita&#353;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hutson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.033201" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012702" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Potter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.200402" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soldan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.032722" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082978v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banares" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Castillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417368f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7QP0D2GH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083016v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Terao-Dunseath" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b404806g" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1VV72NLZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Capozza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cartechini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bobbenkamp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b409327e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ND83N1D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2004-00078-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDQ97CN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083017v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.032718" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1527014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083021v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00132-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M7QS9N0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083008v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.153201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. Herrero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez-Haya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1478693" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Segoloni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.013201" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083029v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1417501" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083027v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1338973" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Luo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Drummond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. May" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1383049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aoiz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castillo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brouard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Denzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.1729" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083032v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1385524" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700266v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terao-Dunseath" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/16/308" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/128F11B6B69F43DB9ECDBA85117EB89F50EC0A10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006224n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferm&#237;n Huarte-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gim&#233;nez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Lucas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp000793b" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-40ZR29TG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700267v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Flower" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourhis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(00)00118-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV5Z4HN7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083720v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)01024-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MBMZMDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700263v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)00219-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH1J7SL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700259v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Dourneuf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/7/015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABCE1C8652C2362F52E8F79A067EBC828045C134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700260v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoiz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a902653c" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17F3E45525616E4B1B3C2B1C184980350EEEA912/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700264v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700262v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a808552h" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/173B0784C082A29E402CA94C8D94FC7555E8AD60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700257v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charlo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Dunseath-Terao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/31/12/002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3953AAD97FE1C25375A66776F65CA505E1DA04F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00181-X" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPVHDSK3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700253v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/24/002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39E6273EC0EB6109F93AEE226CBB9B8C0AAC684B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700250v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dourneuf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.54.561" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700246v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Branchett" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Berg Padkjaer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(93)87183-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKTQ80M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.461684" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Zeippen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700242v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Berg Padkj&#230;r" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(91)90338-A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX2JWD06-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01113690" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9QZLLPC9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700231v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(90)85634-O" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMZW5G2V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700233v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Burke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/23/18/008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F65BD07A15171961C2453438E2FB9EE2D926BD33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700227v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(89)80240-X" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T2HQN78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700230v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(89)80031-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0665D05C5F0A42C5D824E9D931F5809CE99820F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700226v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(88)87126-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZKZ9WR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700225v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(88)85290-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7KTPZT6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700224v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(87)85175-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMTPGFCG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700223v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(87)80093-9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A378BE03133344B9F572F9CB322ADD8255A42E8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)87043-4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPDZL2M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700221v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lepetit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/19/18/009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C0206432008F80C8359384BC61FDF7ED18382B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700219v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)87042-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N0TCDGD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700216v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flower" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/214.3.271" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700208v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/15/13/008" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB1C4015E992FE027651F486675501227D38BF06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700212v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bourneuf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Ky Lan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/15/18/008" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07D089746D18BEABED82E2971ECBC84C3716DFC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700205v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Buck" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.443151" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700196v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(80)80262-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43TQ8WF8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700201v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Br&#233;chignac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picard-Bersellini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(80)87065-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLN205DW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700204v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chambaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Levy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/13/21/014" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A6D0EEE6269EEF9A8ACD44DA0C98BD63C346DFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700195v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kochanski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prissette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(79)85035-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99HC8552-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00217303v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1978107" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700194v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bergeron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(78)85631-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC5HFJ16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700189v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/5/024" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC2B8C523CB9A7A0762731941AF7D3BEFE05EA4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700187v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Flower" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/18/024" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09439A699F7F348724B9B03BE1DFD65B7C137C89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/5/010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73FA91B2D000A9D430164A946799567DA3DB8000/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700182v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapuisat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(77)85034-9" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QLGWZSZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700188v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/18/023" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9433EBDA31C02036429A683FE4ED591FA366FBAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700191v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700192v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/6/009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D969231A8033E95BDE0E2B63B78DF894C92BAB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700176v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(76)85171-8" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKGLPJ6B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700178v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/9/10/025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77F9A652EB1C5E8E82CC0977FB448D00B1D684F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700173v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Flower" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693658v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/5/10/004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99744B30538A2AA1F6C36777D177673E2332A17B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225799v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877584v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365997v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Aghamalyan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326812v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kristensen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057297v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057329v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057401v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Jambrina" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057332v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975484v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara-Garrido" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975411v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Aoiz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975537v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975556v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975535v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975563v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975550v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara Garrido" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975564v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975810v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975568v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975570v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733165v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975572v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975850v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498332v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498432v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908706v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908721v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908725v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498442v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119088v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882652v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082812v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975475v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975437v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975492v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975813v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975825v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975862v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498428v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>