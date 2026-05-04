--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -237,265 +237,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-one-dimensional ultracold rigid-rotor collisions: Reactive and nonreactive cases</w:t>
+                <w:t xml:space="preserve">Large amplitude motion within acetylene–rare gas complexes hosted in helium droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vexiau</w:t>
+                <w:t xml:space="preserve">Marc Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+                <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Simoni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ephriem Mengesha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.012704⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.1038-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP04609C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02262288v1</w:t>
+                <w:t xml:space="preserve">hal-02443742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large amplitude motion within acetylene–rare gas complexes hosted in helium droplets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-one-dimensional ultracold rigid-rotor collisions: Reactive and nonreactive cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ephriem Mengesha</w:t>
+                <w:t xml:space="preserve">R. Vexiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Soep</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (3), pp.1038-1045. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.012704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP04609C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.012704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443742v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of barrierless chemical reactions involving nearly elastic rebound: The case of S(1D) + X2, X = H, D</w:t>
               </w:r>
@@ -520,51 +520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larrégaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (30), pp.6439-6454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -745,64 +745,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the spectral element method to the solution of the multichannel Schroedinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146 (24), pp.244106-1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -888,51 +888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larregaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (27), pp.5274-5281. </w:t>
@@ -983,64 +983,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the energy-band structure on ultracold reactive processes in lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (3), pp.032703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1100,51 +1100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srihari Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Jachymski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 143 (20), pp.204305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1442,64 +1442,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature rate coefficients for vibrational relaxation of 3Σ+u Rb2 molecules by 3He and 4He atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (33), pp.6529-6535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1527,347 +1527,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the S(1D2)+HD(j=0) reaction at collision energies approaching the cold regime: a stringent test for theory.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rate coefficients from quantum and quasi-classical cumulative reaction probabilities for the S(1D) + H2 reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. G. Jambrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin M Hickson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Menéndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Aoiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.133201⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (16), pp.4314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4761894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856178v1</w:t>
+                <w:t xml:space="preserve">hal-00856150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate coefficients from quantum and quasi-classical cumulative reaction probabilities for the S(1D) + H2 reaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of the S(1D2)+HD(j=0) reaction at collision energies approaching the cold regime: a stringent test for theory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin M Hickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Menéndez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Naulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 137 (16), pp.4314. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (13), pp.133201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4761894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.133201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856150v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full dimension Rb2He ground triplet potential energy surface and quantum scattering calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136 (17), pp.174307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1895,356 +1895,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of partial wave structures in the integral cross section of the S((1)D2) + H2(j = 0) reaction.</w:t>
+                <w:t xml:space="preserve">Reaching the cold regime: S((1)D) + H2 and the role of long-range interactions in open shell reactive collisions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (18), pp.8127-30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp02705g⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13 (18), pp.8359-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp02091e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700349v1</w:t>
+                <w:t xml:space="preserve">hal-00700343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching the cold regime: S((1)D) + H2 and the role of long-range interactions in open shell reactive collisions.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Landau quantization effects in ultracold atom-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp02091e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.5201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/44/23/235201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700343v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landau quantization effects in ultracold atom-ion collisions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Observation of partial wave structures in the integral cross section of the S((1)D2) + H2(j = 0) reaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin M Hickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44, pp.5201. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (18), pp.8127-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/44/23/235201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cp02705g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685148v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of dynamical barriers in barrierless reactions at low energies: S(1D) + H2</w:t>
               </w:r>
@@ -2269,51 +2269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J.C Varandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Javier Aoiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2511,77 +2511,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (20), pp.203201. </w:t>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bañares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (3-4), pp.373-380. </w:t>
@@ -2805,51 +2805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (4), pp.044315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2935,51 +2935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Javier Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131, pp.044315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3026,51 +3026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feshbach resonances in ultracold atom-molecule collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Soldán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3169,51 +3169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Roncero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128 (1), pp.014304. </w:t>
@@ -3277,51 +3277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3340,733 +3340,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and dynamics in Li+Li2 ultracold collisions.</w:t>
+                <w:t xml:space="preserve">Ultracold collisions between Li atoms and Li2 diatoms in high vibrational states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko T. Cvitas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremy M Hutson</w:t>
+                <w:t xml:space="preserve">Goulven Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2752162⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.50701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.75.050701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908216v1</w:t>
+                <w:t xml:space="preserve">hal-00908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and dynamics in Li + Li2 ultracold collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Interactions and dynamics in Li+Li2 ultracold collisions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko T. Cvitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Soldán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Soldan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. M. Hutson</w:t>
+                <w:t xml:space="preserve">Jeremy M Hutson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 127, pp.074302. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 127 (7), pp.074302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2752162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2752162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00185998v1</w:t>
+                <w:t xml:space="preserve">hal-00908216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold collisions between Li atoms and Li2 diatoms in high vibrational states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions and dynamics in Li + Li2 ultracold collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko T. Cvitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goulven Quéméner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">P. Soldan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Hutson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.75.050701⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127, pp.074302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2752162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908166v1</w:t>
+                <w:t xml:space="preserve">hal-00185998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atom-molecule collisions with hyperfine coupling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A detailed quantum mechanical and quasiclassical trajectory study on the dynamics of the H[sup +]+H[sub 2]→H[sub 2]+H[sup +] exchange reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Roncero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1054660X0604027X⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125 (9), pp.094314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2336224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082974v1</w:t>
+                <w:t xml:space="preserve">hal-01082947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical spectroscopy of the calcium dimer in the A [sup 1]Σ[sub u][sup +], c [sup 3]Π[sub u], and a [sup 3]Σ[sub u][sup +] manifolds: An ab initio nonadiabatic treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ultracold atom-molecule collisions with hyperfine coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Moszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2222348⟩</w:t>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (4), pp.707-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1054660X0604027X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082972v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed quantum mechanical and quasiclassical trajectory study on the dynamics of the H[sup +]+H[sub 2]→H[sub 2]+H[sup +] exchange reaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Theoretical spectroscopy of the calcium dimer in the A [sup 1]Σ[sub u][sup +], c [sup 3]Π[sub u], and a [sup 3]Σ[sub u][sup +] manifolds: An ab initio nonadiabatic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Korona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niyazi Bulut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Moszynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 125 (9), pp.094314. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125 (11), pp.114315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2336224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2222348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082947v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical and quasiclassical trajectory scattering calculations for the C([sup 1]D)+H[sub 2] reaction on the second excited 1 [sup 1]A[sup ʺ] potential energy surface</w:t>
               </w:r>
@@ -4078,51 +4078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4176,261 +4176,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold Li+Li2 Collisions: Bosonic and Fermionic Cases</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Photoassociation of cold calcium atoms through the A^{1}Σ_{u}^{+}(1^{1}D+1^{1}S),c^{3}Π_{u}(1^{3}P+1^{1}S), and a^{3}Σ_{u}^{+}(1^{3}P+1^{1}S) states: An ab initio nonadiabatic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Moszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.033201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (1), pp.012702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.012702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082995v1</w:t>
+                <w:t xml:space="preserve">hal-01082977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassociation of cold calcium atoms through the A^{1}Σ_{u}^{+}(1^{1}D+1^{1}S),c^{3}Π_{u}(1^{3}P+1^{1}S), and a^{3}Σ_{u}^{+}(1^{3}P+1^{1}S) states: An ab initio nonadiabatic treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ultracold Li+Li2 Collisions: Bosonic and Fermionic Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Cvitaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Soldán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Hutson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Moszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72 (1), pp.012702. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (3), pp.033201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.012702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.033201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082977v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold quantum dynamics: spin-polarized K + K_2 collisions with three identical bosons or fermions</w:t>
               </w:r>
@@ -4442,64 +4442,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Soldan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. E. Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4541,103 +4541,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold Collisions Involving Heteronuclear Alkali Metal Dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Cvitaš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Soldán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Hutson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94 (20), pp.200402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4671,77 +4671,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold quantum dynamics: Spin-polarized K+K_{2} collisions with three identical bosons or fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Soldan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4844,51 +4844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (4), pp.10.1039/b417368f. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4947,51 +4947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent quantum dynamical study of C(1D) + H2 ? CH + H and S(1D) + H2 ? SH + H reactive collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariko Terao-Dunseath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,51 +5102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Capozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cartechini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Bobbenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5209,77 +5209,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the dynamics of Na + Na $\mathsf{_2}$ collisions on the three-body interaction at ultralow energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 30 (2), pp.201-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5325,77 +5325,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold collisions of ground-state calcium atoms in a laser field: A theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Moszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68 (3), pp.032718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5481,51 +5481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 118 (2), pp.565-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5572,51 +5572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the reaction S(1D)+H-2 -&amp;gt; SH+H reaction: a quantitative description using an accurate quantum method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 370 (3-4), pp.371-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5675,90 +5675,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Dynamics of Ultracold Na+ Na2 Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Soldán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Cvitaš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Hutson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89 (15), pp.153201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6188,356 +6188,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the C([sup 1]D)+H[sub 2]→CH+H reaction: Global potential energy surface and quantum dynamics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shifting and broadening in the fundamental band of CO highly diluted in He and Ar: A comparison with theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 115 (23), pp.10701-10708. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1417501⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 115 (5), pp.2198-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1383049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083029v1</w:t>
+                <w:t xml:space="preserve">hal-01083031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantum-mechanical study of the dynamics of the O([sup 1]D)+H[sub 2]→OH+H insertion reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 114 (3), pp.1057-1059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1338973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting and broadening in the fundamental band of CO highly diluted in He and Ar: A comparison with theory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study of the C([sup 1]D)+H[sub 2]→CH+H reaction: Global potential energy surface and quantum dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 115 (5), pp.2198-220. </w:t>
+              <w:t xml:space="preserve">, 2001, 115 (23), pp.10701-10708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1383049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1417501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083031v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion and Abstraction Pathways in the Reaction O(D21)+H2→OH+H</w:t>
               </w:r>
@@ -6657,103 +6657,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic, collisional, and thermodynamic properties of the He–CO[sub 2] complex from an ab initio potential: Theoretical predictions and confrontation with the experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Korona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Moszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 115 (7), pp.3074-308. </w:t>
@@ -6817,51 +6817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dunseath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Terao-Dunseath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 33 (16), pp.3037 - 3045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6907,90 +6907,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical CO2–He pressure broadening cross sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Calil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boissoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2 (23), pp.1039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7063,51 +7063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7192,51 +7192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Flower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 131 (3), pp.187 - 201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7295,51 +7295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum chaos in atom–diatom reactive collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 329 (3-4), pp.233-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7379,444 +7379,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spin–orbit corrections on the F+D2 → DF+D reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantum mechanical and quasiclassical trajectory study of state-to-state differential cross sections for the F+D2→DF+D reaction in the center-of-mass and laboratory frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martínez-Haya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aoiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Banares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(99)00219-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1 (15), pp.3415 - 3427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a902653c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700263v1</w:t>
+                <w:t xml:space="preserve">hal-01700260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of electron-impact excitation of H(1s) into the states using a two-dimensional R -matrix propagator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of spin–orbit corrections on the F+D2 → DF+D reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 32 (7), pp.1739 - 1754. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 303 (5-6), pp.657 - 663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/32/7/015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(99)00219-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700259v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical and quasiclassical trajectory study of state-to-state differential cross sections for the F+D2→DF+D reaction in the center-of-mass and laboratory frames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Martínez-Haya</w:t>
+                <w:t xml:space="preserve">Theoretical study of electron-impact excitation of H(1s) into the states using a two-dimensional R -matrix propagator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dunseath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Terao-Dunseath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aoiz</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">M Le Dourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 1 (15), pp.3415 - 3427. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32 (7), pp.1739 - 1754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/a902653c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/32/7/015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700260v1</w:t>
+                <w:t xml:space="preserve">hal-01700259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantum-mechanical study of the dynamics of the N(2D)+H2→NH+H reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 111 (15), pp.6665 - 6667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7902,51 +7902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 1 (6), pp.1125 - 1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7986,333 +7986,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine structure relaxation of aluminum by atomic argon between 30 and 300 K: An experimental and theoretical study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angular distributions for electron - hydrogen scattering in a laser field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rebrion-Rowe</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Charlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariko Dunseath-Terao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dunseath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.475342⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31 (12), pp.L539 - L546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/31/12/002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160569v1</w:t>
+                <w:t xml:space="preserve">hal-01700257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular distributions for electron - hydrogen scattering in a laser field</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fine structure relaxation of aluminum by atomic argon between 30 and 300 K: An experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rebrion-Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/31/12/002⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 108 (24), pp.10319-10326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.475342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01700257v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical study of the F + D2 → DF + D reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 287 (3-4), pp.270 - 274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8384,64 +8384,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dunseath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Terao-Dunseath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 30 (24), pp.L865 - L871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8526,51 +8526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Terao-Dunseath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 54 (1), pp.561 - 572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8630,51 +8630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Branchett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Berg Padkjaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 208 (5-6), pp.523 - 529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8733,51 +8733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical study of the reaction He+H + 2 →HeH + +H with hyperspherical coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 95 (7), pp.5159 - 5168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8811,51 +8811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reversible H + H(-) yields H2(v, j) + e(-) reaction - A consistent description of the associative detachment and dissociative attachment processes using the resonant scattering theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8906,51 +8906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum-dynamical study of the Cl+H2→ClH+H reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Berg Padkjær</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9009,51 +9009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of cross sections for the F+H2(v=0,j=0) ? FH(v?j)+H reaction by the hyperspherical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 79 (3-4), pp.183 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9099,51 +9099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum-mechanical calculation of integral cross sections for the reaction F+H2(v=0, j=0)→FH(v′ j′)+H by the hyperspherical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9202,64 +9202,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-dimensional R-matrix propagator. Implementation and test on the s-wave model for e-H scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Burke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9331,51 +9331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspherical study of the reaction Cs+H2→CsH+H in the rotating linear model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9434,51 +9434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspherical close-coupling calculation of integral cross sections for the reaction H+H2→H2+H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9537,51 +9537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional quantum study of the reaction H+FH(νj)→HF(ν′j′)+H in hyperspherical coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9653,51 +9653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantum-mechanical study of the reaction H+HF(vjmj)→HF(v′j′m′j)+H: Exact and centrifugal decoupling calculations in hyperspherical coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 151 (3), pp.287 - 295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9769,51 +9769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Gadéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9885,51 +9885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum study of electronically non-adiabatic collinear reactions. III. Influence of vibrational and electronic excitations on the Cs + HH → CsH + H reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10014,51 +10014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum study of electronically non-adiabatic collinear reactions. II. Influence of spin-orbit transitions on the F + HH reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10130,64 +10130,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic effects in the collinear active FHH system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 19 (18), pp.2779 - 2792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10246,51 +10246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum study of electronically non-adiabatic collinear reactions. I. Hyperspherical description of the electronuclear dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10362,51 +10362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate coefficients for the rotational excitation of CO by ortho- and para-H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 214 (3), pp.271 - 277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10440,64 +10440,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspherical description of collinear reactive scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Le Dourneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 15 (13), pp.L455 - L461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10569,51 +10569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Le Bourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo Ky Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 15 (18), pp.L685 - L690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10698,51 +10698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Buck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 76 (3), pp.1417 - 1429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10776,51 +10776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudden approximation relations between tensorial cross sections for the collision of two diatomic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1980, 72, pp.152-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10905,51 +10905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picard-Bersellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Charneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1980, 53 (1-2), pp.165 - 183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11021,51 +11021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Millie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11154,51 +11154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ab initio potential energy surface for the study of COH2 collision at thermal energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Flower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kochanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11270,51 +11270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXCITATION COLLISIONNELLE DES ATOMES ET DES MOLÉCULES DANS LE MILIEU INTERSTELLAIRE (ASPECT THÉORIQUE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1978, 39 (C1), pp.C1-43-C1-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11374,51 +11374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1978, 59 (1), pp.129 - 132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11458,336 +11458,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-structure excitation of ground-state C + ions by hydrogen atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Velocity dependence of fine-structure transitions in K(4p)-He collisions as a test of interatomic potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1977, 10 (5), pp.879 - 888. </w:t>
+              <w:t xml:space="preserve">, 1977, 10 (5), pp.L173 - L175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3700/10/5/024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3700/10/5/010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700189v1</w:t>
+                <w:t xml:space="preserve">hal-01700180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular collision processes. II. Excitation of the fine-structure transition of C + in collisions with H 2 (interstellar medium application)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fine-structure excitation of ground-state C + ions by hydrogen atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1977, 10 (18), pp.3673 - 3681. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1977, 10 (5), pp.879 - 888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3700/10/5/024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3700/10/18/024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700187v1</w:t>
+                <w:t xml:space="preserve">hal-01700189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity dependence of fine-structure transitions in K(4p)-He collisions as a test of interatomic potentials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Molecular collision processes. II. Excitation of the fine-structure transition of C + in collisions with H 2 (interstellar medium application)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Flower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1977, 10 (5), pp.L173 - L175. </w:t>
+              <w:t xml:space="preserve">, 1977, 10 (18), pp.3673 - 3681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3700/10/5/010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3700/10/18/024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700180v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantum-mechanical collinear model study of the collision N2 + O2</w:t>
               </w:r>
@@ -11799,51 +11799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapuisat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1977, 20 (2), pp.285 - 298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11883,242 +11883,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular collision processes. I. Body-fixed theory of collisions between two systems with arbitrary angular momenta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fine-structure excitation of carbon and oxygen by atomic-hydrogen impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 56, pp. 289-292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700188v1</w:t>
+                <w:t xml:space="preserve">hal-01700191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-structure excitation of carbon and oxygen by atomic-hydrogen impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Molecular collision processes. I. Body-fixed theory of collisions between two systems with arbitrary angular momenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 10 (18), pp.3665 - 3672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3700/10/18/023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700191v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation of the fine-structure transition of C + in collisions with molecular hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Flower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1977, 10 (6), pp.L229 - L233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12190,51 +12190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapuisat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1976, 38 (2), pp.349 - 353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12280,51 +12280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body-fixed formulation of rotational excitation: exact and centrifugal decoupling results for CO-He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1976, 9 (10), pp.1823 - 1838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12383,51 +12383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron collisional excitation of C+2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. R. Flower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1973, 29, pp.321-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12452,64 +12452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the validity of the distorted wave method in electron-atom collision theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Flower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1972, 5 (10), pp.L207 - L210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12600,51 +12600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametrizing ultracold complex-mediated reactions using statistical assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12695,103 +12695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvements de grandes amplitudes des complexes C2H2-Gaz rare (Ne, Ar, Kr) a 0.4K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephriem Mengesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR EMIE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nouan-Le-Fuzelier, France</w:t>
@@ -12814,260 +12814,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold two-body dynamics in optical lattices with topological singularities</w:t>
+                <w:t xml:space="preserve">Effect of the band structure in a rigorous two-body model with long-range interactions in 1D optical lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davit Aghamalyan</w:t>
+                <w:t xml:space="preserve">Tom Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365997v1</w:t>
+                <w:t xml:space="preserve">hal-01326812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the band structure in a rigorous two-body model with long-range interactions in 1D optical lattices</w:t>
+                <w:t xml:space="preserve">Ultracold two-body dynamics in optical lattices with topological singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Kristensen</w:t>
+                <w:t xml:space="preserve">Davit Aghamalyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326812v1</w:t>
+                <w:t xml:space="preserve">hal-02365997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spectral approach for ultracold scattering and bound state calculations in infinite periodic lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13131,51 +13131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PAMO-JSM de la SFP Physique Atomique, Moléculaire et Optique" et "Journées de Spectroscopie Moléculaire".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13239,51 +13239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Javier Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5TH International Meeting on Atomic and Molecular Physics and Chemistry - IMAMPC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13321,51 +13321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisions ultrafroides entre molécules polaires dans un réseau optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PAMO-JSM de la SFP Physique Atomique, Moléculaire et Optique" et "Journées de Spectroscopie Moléculaire".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13416,51 +13416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13524,51 +13524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13632,51 +13632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13727,51 +13727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive and non-reactive polar molecule collisions in optical waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd INTERNATIONAL LASER PHYSICS WORKSHOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13835,64 +13835,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th workshop on Quantum Reactive Scattering (QRS12) University of Bordeaux 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Talence, France</w:t>
@@ -13934,51 +13934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of spectral element methods in ultracold collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th workshop on Quantum Reactive Scattering (QRS12) University of Bordeaux 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14042,51 +14042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry - IMAMPC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14150,64 +14150,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop: "Quantum days in Bilbao: Understanding chemical reactivity; from modeling to experiment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bilbao, Spain</w:t>
@@ -14262,51 +14262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srihari Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry - IMAMPC 2011 - University of Rennes 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14357,77 +14357,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J.C Varandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry - IMAMPC 2011 - University of Rennes 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Rennes, France</w:t>
@@ -14450,290 +14450,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atom-ion collisions: Landau quantization and scattering resonances</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry : Measurements on atom - H2 reactions at very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry - IMAMPC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Recent Advances in Observational and Experimental Astrochemistry, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975570v1</w:t>
+                <w:t xml:space="preserve">hal-00733165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry : Measurements on atom - H2 reactions at very low temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultracold atom-ion collisions: Landau quantization and scattering resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Observational and Experimental Astrochemistry, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry - IMAMPC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733165v1</w:t>
+                <w:t xml:space="preserve">hal-00975570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching the cold regime: S(1D) + H2 Open Shell Reactive Collisions and the Role of Long-Range Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry - IMAMPC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14784,51 +14784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srihari Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Conference on Trapped Ions - ECTI 2010 - Redford County -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14879,51 +14879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultracold collisions between atoms and molecules in high vibrational states:effect of the atom-atom scattering length</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, State College, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14974,51 +14974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultracold collisions between atoms and molecules in high vibrational states:effect of the atom-atom scattering length</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15043,51 +15043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique quantique des réactions chimiques élémentaires en phase gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres Scientifiques Rennes-Sétif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15112,51 +15112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique quantique des réactions chimiques élémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Pôle Ouest de la RFCT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15181,51 +15181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic and reactive scattering at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Universe mid-term meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15276,51 +15276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultracold collisions between Li atoms and Li2 diatoms in high vibrational states</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15377,103 +15377,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HENDI spectroscopy of acetylene-Ne, Ar, Kr: large amplitude motion at 0.4 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephriem Mengesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Quantum Fluid Clusters – QFC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t>
@@ -15554,51 +15554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larregaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOLEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
@@ -15653,51 +15653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15729,191 +15729,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance effect in a 1D gas of polar molecules</w:t>
+                <w:t xml:space="preserve">Resonance effects in a 1D gas of polar molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première réunion du GdR THEMS, "Théorie, Modélisation, Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Orsay, France</w:t>
+              <w:t xml:space="preserve">Cold and ultracold molecules workshop, University of Granada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975475v1</w:t>
+                <w:t xml:space="preserve">hal-00975437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance effects in a 1D gas of polar molecules</w:t>
+                <w:t xml:space="preserve">Resonance effect in a 1D gas of polar molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold and ultracold molecules workshop, University of Granada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Première réunion du GdR THEMS, "Théorie, Modélisation, Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975437v1</w:t>
+                <w:t xml:space="preserve">hal-00975475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold and ultracold dynamics of the barrierless reaction between D+ and H2</w:t>
               </w:r>
@@ -15925,51 +15925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16033,51 +16033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srihari Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Atomic Physics - ICAP 2012 -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16115,51 +16115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution of the Schrodinger equation by the spectral element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry - IMAMPC 2011" University of Rennes 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16210,51 +16210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srihari Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Research Frontiers in Ultra-Cold Atomic and Molecular Gases - University of Goa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16305,51 +16305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultracold collisions between Li atoms and Li2 diatoms in high vibrational states</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16464,51 +16464,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A6DA1AB"/>
+    <w:nsid w:val="7659B0A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16695,51 +16695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-launay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166154539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-8030-2008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vexiau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.012704" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephriem Mengesha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04609C" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larr&#233;garay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04938" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berteloite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paniagua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05279k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4987026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chefdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larregaray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01182" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.032703" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Jambrina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Aoiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.030701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srihari Srinivasan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jachymski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Idziaszek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/1/013020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936144" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00988039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503086b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Hickson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.133201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761894" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4709433" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02705g" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02091e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/23/235201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G Jambrina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.C Varandas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Javier Aoiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644337" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473133v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Aoiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ba&#241;ares" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903476696" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183538" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez Lezana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Honvault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sold&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.032701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Carmona-Novillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Roncero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Honvault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2812555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336904v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Erwan Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908216v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko T. Cvitas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Hutson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752162" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soldan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hutson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908166v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.75.050701" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X0604027X" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Korona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Moszynski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2222348" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082947v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Bulut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2336224" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ba&#241;ares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2187007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvita&#353;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hutson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.033201" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012702" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Potter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.200402" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soldan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.032722" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082978v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banares" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Castillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417368f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7QP0D2GH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083016v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Terao-Dunseath" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b404806g" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1VV72NLZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Capozza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cartechini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bobbenkamp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b409327e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ND83N1D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2004-00078-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDQ97CN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083017v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.032718" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1527014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083021v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00132-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M7QS9N0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083008v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.153201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. Herrero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez-Haya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1478693" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Segoloni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.013201" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083029v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1417501" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083027v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1338973" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Luo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Drummond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. May" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1383049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aoiz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castillo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brouard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Denzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.1729" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083032v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1385524" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700266v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terao-Dunseath" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/16/308" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/128F11B6B69F43DB9ECDBA85117EB89F50EC0A10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006224n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferm&#237;n Huarte-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gim&#233;nez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Lucas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp000793b" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-40ZR29TG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700267v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Flower" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourhis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(00)00118-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV5Z4HN7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083720v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)01024-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MBMZMDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700263v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)00219-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH1J7SL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700259v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Dourneuf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/7/015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABCE1C8652C2362F52E8F79A067EBC828045C134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700260v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoiz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a902653c" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17F3E45525616E4B1B3C2B1C184980350EEEA912/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700264v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700262v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a808552h" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/173B0784C082A29E402CA94C8D94FC7555E8AD60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700257v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charlo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Dunseath-Terao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/31/12/002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3953AAD97FE1C25375A66776F65CA505E1DA04F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00181-X" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPVHDSK3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700253v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/24/002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39E6273EC0EB6109F93AEE226CBB9B8C0AAC684B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700250v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dourneuf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.54.561" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700246v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Branchett" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Berg Padkjaer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(93)87183-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKTQ80M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.461684" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Zeippen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700242v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Berg Padkj&#230;r" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(91)90338-A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX2JWD06-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01113690" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9QZLLPC9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700231v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(90)85634-O" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMZW5G2V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700233v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Burke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/23/18/008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F65BD07A15171961C2453438E2FB9EE2D926BD33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700227v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(89)80240-X" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T2HQN78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700230v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(89)80031-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0665D05C5F0A42C5D824E9D931F5809CE99820F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700226v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(88)87126-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZKZ9WR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700225v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(88)85290-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7KTPZT6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700224v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(87)85175-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMTPGFCG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700223v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(87)80093-9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A378BE03133344B9F572F9CB322ADD8255A42E8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)87043-4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPDZL2M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700221v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lepetit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/19/18/009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C0206432008F80C8359384BC61FDF7ED18382B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700219v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)87042-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N0TCDGD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700216v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flower" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/214.3.271" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700208v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/15/13/008" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB1C4015E992FE027651F486675501227D38BF06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700212v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bourneuf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Ky Lan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/15/18/008" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07D089746D18BEABED82E2971ECBC84C3716DFC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700205v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Buck" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.443151" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700196v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(80)80262-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43TQ8WF8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700201v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Br&#233;chignac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picard-Bersellini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(80)87065-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLN205DW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700204v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chambaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Levy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/13/21/014" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A6D0EEE6269EEF9A8ACD44DA0C98BD63C346DFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700195v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kochanski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prissette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(79)85035-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99HC8552-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00217303v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1978107" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700194v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bergeron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(78)85631-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC5HFJ16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700189v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/5/024" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC2B8C523CB9A7A0762731941AF7D3BEFE05EA4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700187v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Flower" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/18/024" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09439A699F7F348724B9B03BE1DFD65B7C137C89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/5/010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73FA91B2D000A9D430164A946799567DA3DB8000/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700182v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapuisat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(77)85034-9" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QLGWZSZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700188v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/18/023" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9433EBDA31C02036429A683FE4ED591FA366FBAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700191v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700192v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/6/009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D969231A8033E95BDE0E2B63B78DF894C92BAB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700176v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(76)85171-8" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKGLPJ6B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700178v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/9/10/025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77F9A652EB1C5E8E82CC0977FB448D00B1D684F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700173v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Flower" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693658v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/5/10/004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99744B30538A2AA1F6C36777D177673E2332A17B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225799v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877584v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365997v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Aghamalyan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326812v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kristensen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057297v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057329v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057401v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Jambrina" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057332v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975484v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara-Garrido" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975411v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Aoiz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975537v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975556v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975535v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975563v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975550v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara Garrido" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975564v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975810v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975568v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975570v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733165v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975572v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975850v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498332v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498432v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908706v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908721v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908725v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498442v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119088v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882652v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082812v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975475v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975437v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975492v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975813v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975825v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975862v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498428v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-launay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166154539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-8030-2008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephriem Mengesha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04609C" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vexiau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.012704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larr&#233;garay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04938" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berteloite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paniagua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05279k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4987026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chefdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larregaray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01182" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.032703" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Jambrina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Aoiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.030701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srihari Srinivasan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jachymski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Idziaszek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/1/013020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936144" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00988039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503086b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761894" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Hickson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.133201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4709433" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02091e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685148v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/23/235201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02705g" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G Jambrina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.C Varandas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Javier Aoiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644337" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473133v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Aoiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ba&#241;ares" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903476696" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183538" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez Lezana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Honvault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sold&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.032701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Carmona-Novillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Roncero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Honvault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2812555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336904v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Erwan Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.75.050701" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko T. Cvitas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Hutson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752162" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185998v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soldan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hutson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Bulut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2336224" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X0604027X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Korona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Moszynski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2222348" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ba&#241;ares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2187007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012702" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082995v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvita&#353;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hutson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.033201" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Potter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.200402" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soldan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.032722" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082978v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banares" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Castillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417368f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7QP0D2GH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083016v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Terao-Dunseath" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b404806g" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1VV72NLZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Capozza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cartechini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bobbenkamp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b409327e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ND83N1D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2004-00078-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDQ97CN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083017v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.032718" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1527014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083021v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00132-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M7QS9N0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083008v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.153201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. Herrero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez-Haya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1478693" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Segoloni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.013201" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083031v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Luo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehr" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Drummond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. May" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1383049" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083027v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1338973" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083029v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1417501" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aoiz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castillo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brouard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Denzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.1729" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083032v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1385524" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700266v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terao-Dunseath" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/16/308" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/128F11B6B69F43DB9ECDBA85117EB89F50EC0A10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006224n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferm&#237;n Huarte-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gim&#233;nez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Lucas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp000793b" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-40ZR29TG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700267v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Flower" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourhis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(00)00118-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV5Z4HN7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083720v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)01024-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MBMZMDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700260v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a902653c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17F3E45525616E4B1B3C2B1C184980350EEEA912/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700263v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)00219-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH1J7SL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700259v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Dourneuf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/7/015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABCE1C8652C2362F52E8F79A067EBC828045C134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700264v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700262v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a808552h" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/173B0784C082A29E402CA94C8D94FC7555E8AD60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700257v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charlo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Dunseath-Terao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/31/12/002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3953AAD97FE1C25375A66776F65CA505E1DA04F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00181-X" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPVHDSK3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700253v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/24/002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39E6273EC0EB6109F93AEE226CBB9B8C0AAC684B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700250v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dourneuf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.54.561" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700246v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Branchett" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Berg Padkjaer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(93)87183-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKTQ80M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.461684" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Zeippen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700242v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Berg Padkj&#230;r" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(91)90338-A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX2JWD06-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01113690" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9QZLLPC9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700231v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(90)85634-O" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMZW5G2V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700233v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Burke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/23/18/008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F65BD07A15171961C2453438E2FB9EE2D926BD33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700227v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(89)80240-X" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T2HQN78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700230v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(89)80031-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0665D05C5F0A42C5D824E9D931F5809CE99820F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700226v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(88)87126-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZKZ9WR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700225v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(88)85290-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7KTPZT6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700224v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(87)85175-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMTPGFCG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700223v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(87)80093-9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A378BE03133344B9F572F9CB322ADD8255A42E8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)87043-4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPDZL2M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700221v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lepetit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/19/18/009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C0206432008F80C8359384BC61FDF7ED18382B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700219v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)87042-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N0TCDGD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700216v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flower" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/214.3.271" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700208v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/15/13/008" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB1C4015E992FE027651F486675501227D38BF06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700212v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bourneuf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Ky Lan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/15/18/008" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07D089746D18BEABED82E2971ECBC84C3716DFC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700205v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Buck" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.443151" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700196v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(80)80262-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43TQ8WF8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700201v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Br&#233;chignac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picard-Bersellini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(80)87065-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLN205DW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700204v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chambaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Levy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/13/21/014" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A6D0EEE6269EEF9A8ACD44DA0C98BD63C346DFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700195v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kochanski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prissette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(79)85035-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99HC8552-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00217303v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1978107" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700194v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bergeron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(78)85631-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC5HFJ16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700180v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/5/010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73FA91B2D000A9D430164A946799567DA3DB8000/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700189v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/5/024" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC2B8C523CB9A7A0762731941AF7D3BEFE05EA4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700187v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Flower" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/18/024" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09439A699F7F348724B9B03BE1DFD65B7C137C89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700182v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapuisat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(77)85034-9" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QLGWZSZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700191v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700188v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/18/023" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9433EBDA31C02036429A683FE4ED591FA366FBAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700192v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/6/009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D969231A8033E95BDE0E2B63B78DF894C92BAB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700176v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(76)85171-8" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKGLPJ6B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700178v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/9/10/025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77F9A652EB1C5E8E82CC0977FB448D00B1D684F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700173v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Flower" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693658v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/5/10/004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99744B30538A2AA1F6C36777D177673E2332A17B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225799v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877584v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326812v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kristensen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365997v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Aghamalyan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057297v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057329v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057401v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Jambrina" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057332v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975484v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara-Garrido" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975411v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Aoiz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975537v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975556v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975535v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975563v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975550v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara Garrido" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975564v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975810v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975568v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733165v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975570v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975572v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975850v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498332v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498432v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908706v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908721v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908725v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498442v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119088v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882652v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082812v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975437v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975475v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975492v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975813v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975825v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975862v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498428v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>