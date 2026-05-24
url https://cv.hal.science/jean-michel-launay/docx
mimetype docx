--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1999,252 +1999,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landau quantization effects in ultracold atom-ion collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Simoni</w:t>
+                <w:t xml:space="preserve">Observation of partial wave structures in the integral cross section of the S((1)D2) + H2(j = 0) reaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin M Hickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/44/23/235201⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (18), pp.8127-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp02705g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685148v1</w:t>
+                <w:t xml:space="preserve">hal-00700349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of partial wave structures in the integral cross section of the S((1)D2) + H2(j = 0) reaction.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dayou</w:t>
+                <w:t xml:space="preserve">Landau quantization effects in ultracold atom-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (18), pp.8127-30. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.5201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp02705g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/44/23/235201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700349v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of dynamical barriers in barrierless reactions at low energies: S(1D) + H2</w:t>
               </w:r>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (20), pp.203201. </w:t>
@@ -6188,252 +6188,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting and broadening in the fundamental band of CO highly diluted in He and Ar: A comparison with theory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A quantum-mechanical study of the dynamics of the O([sup 1]D)+H[sub 2]→OH+H insertion reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 115 (5), pp.2198-220. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1383049⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 114 (3), pp.1057-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1338973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083031v1</w:t>
+                <w:t xml:space="preserve">hal-01083027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantum-mechanical study of the dynamics of the O([sup 1]D)+H[sub 2]→OH+H insertion reaction</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shifting and broadening in the fundamental band of CO highly diluted in He and Ar: A comparison with theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 114 (3), pp.1057-1059. </w:t>
+              <w:t xml:space="preserve">, 2001, 115 (5), pp.2198-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1338973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1383049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083027v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the C([sup 1]D)+H[sub 2]→CH+H reaction: Global potential energy surface and quantum dynamics</w:t>
               </w:r>
@@ -6683,51 +6683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Korona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Moszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6901,286 +6901,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical CO2–He pressure broadening cross sections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed Energy Dependences of Cross Sections and Rotational Distributions for the Ne + H 2 + → NeH + + H Reaction †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Calil</w:t>
+                <w:t xml:space="preserve">Fermín Huarte-Larrañaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boissoles</w:t>
+                <w:t xml:space="preserve">Xavier Giménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b006224n⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 104 (45), pp.10227 - 10233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp000793b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083065v1</w:t>
+                <w:t xml:space="preserve">hal-01700270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Energy Dependences of Cross Sections and Rotational Distributions for the Ne + H 2 + → NeH + + H Reaction †</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josep Lucas</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical CO2–He pressure broadening cross sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Calil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boissoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp000793b⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (23), pp.1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b006224n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01700270v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molcol: A program for solving atomic and molecular collision problems</w:t>
               </w:r>
@@ -7850,90 +7850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact quantum 3D cross sections for the Ne+H2+→NeH++H reaction by the hyperspherical method. Comparison with approximate quantum mechanical and classical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermín Huarte-Larrañaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13099,230 +13099,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude théorique de collisions ultra-froides dans un réseau optique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Simoni</w:t>
+                <w:t xml:space="preserve">Universality in the ultracold dynamics of the barrierless reaction D+ + H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Jambrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Javier Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAMO-JSM de la SFP Physique Atomique, Moléculaire et Optique" et "Journées de Spectroscopie Moléculaire".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">5TH International Meeting on Atomic and Molecular Physics and Chemistry - IMAMPC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057329v1</w:t>
+                <w:t xml:space="preserve">hal-01057401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universality in the ultracold dynamics of the barrierless reaction D+ + H2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Javier Aoiz</w:t>
+                <w:t xml:space="preserve">Étude théorique de collisions ultra-froides dans un réseau optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5TH International Meeting on Atomic and Molecular Physics and Chemistry - IMAMPC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">Colloque PAMO-JSM de la SFP Physique Atomique, Moléculaire et Optique" et "Journées de Spectroscopie Moléculaire".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057401v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisions ultrafroides entre molécules polaires dans un réseau optique</w:t>
               </w:r>
@@ -13403,51 +13403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold and ultra-cold dynamics of the barrierless reaction D+ +H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13511,51 +13511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold and ultracold dynamics of the barrierless reaction D+ +H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13600,217 +13600,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold and ultracold reaction of the barrierless reaction D+ +H2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.G. Jambrina</w:t>
+                <w:t xml:space="preserve">Reactive and non-reactive polar molecule collisions in optical waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.-J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th workshop on Quantum Reactive Scattering (QRS12) University of Bordeaux 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Talence, France</w:t>
+              <w:t xml:space="preserve">22nd INTERNATIONAL LASER PHYSICS WORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975537v1</w:t>
+                <w:t xml:space="preserve">hal-00975556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive and non-reactive polar molecule collisions in optical waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Simoni</w:t>
+                <w:t xml:space="preserve">Cold and ultracold reaction of the barrierless reaction D+ +H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lara-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd INTERNATIONAL LASER PHYSICS WORKSHOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">12th workshop on Quantum Reactive Scattering (QRS12) University of Bordeaux 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975556v1</w:t>
+                <w:t xml:space="preserve">hal-00975537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the S(1D2) + HD(j = 0) reaction at very low collision energies</w:t>
               </w:r>
@@ -14016,51 +14016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold and ultra-cold dynamics of the barrierless reaction D+ + H2 - oral presentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14344,64 +14344,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching the cold regime: latest news on the S(1D)+H2 open shell reactive collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J.C Varandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14676,51 +14676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching the cold regime: S(1D) + H2 Open Shell Reactive Collisions and the Role of Long-Range Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15640,51 +15640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universality in the cold and ultra cold dynamics of the barrier less reaction D+ + H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15912,51 +15912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold and ultracold dynamics of the barrierless reaction between D+ and H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16464,51 +16464,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7659B0A2"/>
+    <w:nsid w:val="CDAF360D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16695,51 +16695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-launay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166154539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-8030-2008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephriem Mengesha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04609C" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vexiau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.012704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larr&#233;garay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04938" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berteloite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paniagua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05279k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4987026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chefdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larregaray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01182" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.032703" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Jambrina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Aoiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.030701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srihari Srinivasan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jachymski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Idziaszek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/1/013020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936144" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00988039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503086b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761894" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Hickson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.133201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4709433" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02091e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685148v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/23/235201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02705g" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G Jambrina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.C Varandas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Javier Aoiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644337" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473133v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Aoiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ba&#241;ares" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903476696" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183538" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez Lezana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Honvault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sold&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.032701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Carmona-Novillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Roncero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Honvault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2812555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336904v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Erwan Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.75.050701" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko T. Cvitas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Hutson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752162" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185998v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soldan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hutson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Bulut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2336224" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X0604027X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Korona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Moszynski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2222348" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ba&#241;ares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2187007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012702" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082995v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvita&#353;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hutson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.033201" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Potter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.200402" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soldan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.032722" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082978v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banares" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Castillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417368f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7QP0D2GH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083016v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Terao-Dunseath" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b404806g" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1VV72NLZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Capozza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cartechini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bobbenkamp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b409327e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ND83N1D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2004-00078-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDQ97CN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083017v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.032718" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1527014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083021v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00132-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M7QS9N0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083008v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.153201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. Herrero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez-Haya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1478693" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Segoloni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.013201" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083031v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Luo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehr" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Drummond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. May" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1383049" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083027v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1338973" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083029v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1417501" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aoiz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castillo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brouard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Denzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.1729" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083032v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1385524" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700266v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terao-Dunseath" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/16/308" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/128F11B6B69F43DB9ECDBA85117EB89F50EC0A10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006224n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferm&#237;n Huarte-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gim&#233;nez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Lucas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp000793b" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-40ZR29TG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700267v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Flower" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourhis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(00)00118-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV5Z4HN7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083720v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)01024-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MBMZMDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700260v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a902653c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17F3E45525616E4B1B3C2B1C184980350EEEA912/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700263v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)00219-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH1J7SL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700259v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Dourneuf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/7/015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABCE1C8652C2362F52E8F79A067EBC828045C134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700264v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700262v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a808552h" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/173B0784C082A29E402CA94C8D94FC7555E8AD60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700257v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charlo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Dunseath-Terao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/31/12/002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3953AAD97FE1C25375A66776F65CA505E1DA04F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00181-X" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPVHDSK3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700253v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/24/002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39E6273EC0EB6109F93AEE226CBB9B8C0AAC684B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700250v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dourneuf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.54.561" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700246v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Branchett" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Berg Padkjaer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(93)87183-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKTQ80M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.461684" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Zeippen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700242v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Berg Padkj&#230;r" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(91)90338-A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX2JWD06-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01113690" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9QZLLPC9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700231v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(90)85634-O" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMZW5G2V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700233v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Burke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/23/18/008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F65BD07A15171961C2453438E2FB9EE2D926BD33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700227v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(89)80240-X" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T2HQN78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700230v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(89)80031-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0665D05C5F0A42C5D824E9D931F5809CE99820F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700226v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(88)87126-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZKZ9WR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700225v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(88)85290-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7KTPZT6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700224v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(87)85175-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMTPGFCG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700223v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(87)80093-9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A378BE03133344B9F572F9CB322ADD8255A42E8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)87043-4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPDZL2M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700221v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lepetit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/19/18/009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C0206432008F80C8359384BC61FDF7ED18382B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700219v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)87042-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N0TCDGD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700216v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flower" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/214.3.271" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700208v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/15/13/008" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB1C4015E992FE027651F486675501227D38BF06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700212v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bourneuf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Ky Lan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/15/18/008" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07D089746D18BEABED82E2971ECBC84C3716DFC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700205v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Buck" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.443151" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700196v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(80)80262-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43TQ8WF8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700201v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Br&#233;chignac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picard-Bersellini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(80)87065-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLN205DW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700204v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chambaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Levy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/13/21/014" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A6D0EEE6269EEF9A8ACD44DA0C98BD63C346DFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700195v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kochanski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prissette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(79)85035-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99HC8552-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00217303v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1978107" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700194v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bergeron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(78)85631-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC5HFJ16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700180v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/5/010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73FA91B2D000A9D430164A946799567DA3DB8000/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700189v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/5/024" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC2B8C523CB9A7A0762731941AF7D3BEFE05EA4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700187v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Flower" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/18/024" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09439A699F7F348724B9B03BE1DFD65B7C137C89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700182v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapuisat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(77)85034-9" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QLGWZSZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700191v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700188v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/18/023" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9433EBDA31C02036429A683FE4ED591FA366FBAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700192v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/6/009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D969231A8033E95BDE0E2B63B78DF894C92BAB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700176v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(76)85171-8" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKGLPJ6B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700178v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/9/10/025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77F9A652EB1C5E8E82CC0977FB448D00B1D684F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700173v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Flower" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693658v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/5/10/004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99744B30538A2AA1F6C36777D177673E2332A17B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225799v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877584v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326812v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kristensen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365997v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Aghamalyan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057297v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057329v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057401v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Jambrina" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057332v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975484v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara-Garrido" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975411v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Aoiz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975537v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975556v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975535v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975563v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975550v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara Garrido" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975564v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975810v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975568v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733165v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975570v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975572v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975850v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498332v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498432v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908706v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908721v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908725v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498442v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119088v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882652v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082812v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975437v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975475v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975492v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975813v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975825v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975862v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498428v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-launay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166154539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-8030-2008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephriem Mengesha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04609C" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vexiau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.012704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larr&#233;garay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04938" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berteloite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paniagua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05279k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4987026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chefdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larregaray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01182" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.032703" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Jambrina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Aoiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.030701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srihari Srinivasan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jachymski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Idziaszek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/1/013020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936144" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00988039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503086b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761894" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Hickson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.133201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4709433" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02091e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02705g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/23/235201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G Jambrina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.C Varandas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Javier Aoiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644337" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473133v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Aoiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ba&#241;ares" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903476696" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183538" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez Lezana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Honvault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sold&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.032701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Carmona-Novillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Roncero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Honvault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2812555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336904v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Erwan Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.75.050701" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko T. Cvitas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Hutson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752162" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185998v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soldan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hutson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Bulut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2336224" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X0604027X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Korona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Moszynski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2222348" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ba&#241;ares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2187007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012702" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082995v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvita&#353;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hutson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.033201" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Potter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.200402" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soldan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.032722" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082978v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banares" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Castillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417368f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7QP0D2GH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083016v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Terao-Dunseath" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b404806g" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1VV72NLZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Capozza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cartechini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bobbenkamp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b409327e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ND83N1D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2004-00078-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDQ97CN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083017v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.032718" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1527014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083021v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00132-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M7QS9N0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083008v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.153201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. Herrero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez-Haya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1478693" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Segoloni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.013201" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083027v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1338973" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Luo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehr" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Drummond" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. May" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1383049" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083029v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1417501" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aoiz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castillo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brouard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Denzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.1729" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083032v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1385524" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700266v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terao-Dunseath" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/16/308" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/128F11B6B69F43DB9ECDBA85117EB89F50EC0A10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700270v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferm&#237;n Huarte-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gim&#233;nez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Lucas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp000793b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-40ZR29TG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083065v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006224n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700267v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Flower" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourhis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(00)00118-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV5Z4HN7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083720v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)01024-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MBMZMDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700260v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a902653c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17F3E45525616E4B1B3C2B1C184980350EEEA912/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700263v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)00219-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH1J7SL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700259v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Dourneuf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/7/015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABCE1C8652C2362F52E8F79A067EBC828045C134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700264v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700262v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a808552h" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/173B0784C082A29E402CA94C8D94FC7555E8AD60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700257v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charlo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Dunseath-Terao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/31/12/002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3953AAD97FE1C25375A66776F65CA505E1DA04F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00181-X" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPVHDSK3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700253v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/24/002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39E6273EC0EB6109F93AEE226CBB9B8C0AAC684B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700250v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dourneuf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.54.561" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700246v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Branchett" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Berg Padkjaer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(93)87183-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKTQ80M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.461684" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Zeippen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700242v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Berg Padkj&#230;r" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(91)90338-A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX2JWD06-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01113690" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9QZLLPC9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700231v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(90)85634-O" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMZW5G2V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700233v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Burke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/23/18/008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F65BD07A15171961C2453438E2FB9EE2D926BD33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700227v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(89)80240-X" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T2HQN78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700230v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(89)80031-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0665D05C5F0A42C5D824E9D931F5809CE99820F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700226v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(88)87126-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZKZ9WR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700225v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(88)85290-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7KTPZT6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700224v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(87)85175-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMTPGFCG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700223v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(87)80093-9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A378BE03133344B9F572F9CB322ADD8255A42E8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)87043-4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPDZL2M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700221v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lepetit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/19/18/009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C0206432008F80C8359384BC61FDF7ED18382B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700219v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)87042-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N0TCDGD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700216v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flower" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/214.3.271" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700208v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/15/13/008" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB1C4015E992FE027651F486675501227D38BF06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700212v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bourneuf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Ky Lan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/15/18/008" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07D089746D18BEABED82E2971ECBC84C3716DFC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700205v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Buck" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.443151" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700196v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(80)80262-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43TQ8WF8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700201v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Br&#233;chignac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picard-Bersellini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(80)87065-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLN205DW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700204v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chambaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Levy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/13/21/014" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A6D0EEE6269EEF9A8ACD44DA0C98BD63C346DFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700195v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kochanski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prissette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(79)85035-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99HC8552-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00217303v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1978107" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700194v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bergeron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(78)85631-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC5HFJ16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700180v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/5/010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73FA91B2D000A9D430164A946799567DA3DB8000/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700189v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/5/024" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC2B8C523CB9A7A0762731941AF7D3BEFE05EA4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700187v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Flower" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/18/024" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09439A699F7F348724B9B03BE1DFD65B7C137C89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700182v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapuisat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(77)85034-9" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QLGWZSZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700191v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700188v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/18/023" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9433EBDA31C02036429A683FE4ED591FA366FBAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700192v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/10/6/009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D969231A8033E95BDE0E2B63B78DF894C92BAB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700176v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(76)85171-8" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKGLPJ6B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700178v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/9/10/025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77F9A652EB1C5E8E82CC0977FB448D00B1D684F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700173v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Flower" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693658v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/5/10/004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99744B30538A2AA1F6C36777D177673E2332A17B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225799v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877584v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326812v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kristensen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365997v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Aghamalyan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057297v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057401v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Jambrina" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057329v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057332v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975484v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara-Garrido" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975411v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Aoiz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975556v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975537v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975535v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975563v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975550v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara Garrido" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975564v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975810v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975568v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733165v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975570v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975572v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975850v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498332v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498432v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908706v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908721v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908725v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498442v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119088v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882652v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082812v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975437v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975475v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975492v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975813v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975825v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975862v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498428v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>