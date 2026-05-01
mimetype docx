--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -244,165 +244,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penn ar Bed, revue naturaliste de Bretagne Vivante. Soixante-dix ans d'étude et de protection de la nature en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ar Men</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.42-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04533461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À propos de l’esthétique de la terre d’Aldo Leopold : cosmologies et axiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28, pp.207-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04057035v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04533461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’animal en l’humain</w:t>
               </w:r>
@@ -559,1847 +559,1955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03632871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'animal en l'humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les frontières de l'animalité (2), pp.437-459</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecology and guilt: a post-Christian recycling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Pour une axiologie clinique, 26, pp.i-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art dans les réserves : les exemples de Séné et de Monteneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penn ar Bed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 245, pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03620598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incendie de 2022 dans les monts d'Arrée, vu par quelques habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penn ar Bed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Le feu dans les landes bretonnes, 246-247, pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03815662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie et culpabilité : un recyclage post-chrétien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Pour une axiologie clinique, 26, pp.189-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03195366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture : Bernard Chapais, Aux origines de la société humaine. Parenté et évolution, Paris, Seuil, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03195368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au sujet des «ontologies», réponse à Loïc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penn ar Bed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 244, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03371716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction de la littérature russe en langue bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 92 (2), pp.337-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre marée noire et lutte antinucléaire, la position de l’évêque du Finistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 127 (2), pp.155-181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.5613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/abpo.5613⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02901785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se passer du concept de « nature », vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penn ar Bed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 237, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02908461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exister comme patrimoine. Le cas du « patrimoine naturel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Marion Dowd, The Archaeology of Caves in Ireland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (5), pp.621-624. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0268580918792145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0268580918792145⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01874102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poète symboliste Alexandre Blok à l'Aber-Wrac'h et à Quimper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de l'Iroise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 230, pp.19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Vernadsky, un pionnier des travaux sur la biosphère : quelques précisions sur ses séjours en Bretagne (juillet 1908 et août 1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de l'Iroise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 230, pp.155-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libéralisme et explications finalistes dans les sciences humaines et sociales. Une lecture de Raymond Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22, pp.491-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01512635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonne nature, mauvais artifice ? L’Église catholique et l’écologie : retour sur Laudato Si’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.18742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.18742⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01738153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des emballages et marketing touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01587336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouveler le regard sur les mondes animaux. De Jakob von Uexküll à Jean Gagnepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21, pp.195-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewing our View of the Animal Worlds. From Jakob von Uexküll to Jean Gagnepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Freund and the Essence of the Political, a “Mediationnist” Reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02132479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Freund et L’Essence du politique. Une lecture “médiationniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20, pp.119-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction sociale et modes d'existence. Une lecture de Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (1), pp.357-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01512676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clinical perspective on ‘theory of mind’, empathy and altruism: the hypothesis of somasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (1), pp.91-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience subjective de la « nature » : réflexions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (1), pp.45 - 52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2013059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2013059⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01512680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trames vertes urbaines, un nouveau support pour une cité verte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.9318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01512685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Kahla Elina, Between Utopia and Apocalypse: Essays on Social Theory and Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (5), pp.598-601. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0268580913496955b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0268580913496955b⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01512719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie clinique et langage animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2441,750 +2549,750 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Sociabilités animales, 189 (1), pp.75-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le lien social : de Georg Simmel à Jean Gagnepain et à la sociologie clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dartiguenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (1), pp.51-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pp.029.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01512691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'histoire d'un lieu commun : l'attribution à Chateaubriand de la phrase &amp;quot;les forêts précèdent les peuples, les déserts les suivent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01512711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature des citadins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penn ar Bed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review : Alfonso Pérez-Agote, The Social Roots of Basque Nationalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (2), pp.293-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00436259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review : Larisa Fialkova and Maria N. Yelenevskaya, Ex-Soviets in Israel : From Personal Narratives to a Group Portrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (5), pp.789-791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00436257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Armée de Terre. Laboratoire du lien social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.159-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/infle.008.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00436246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de la médiation a-t-elle sa place dans une revue de sociologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2, URL : http://socio-logos.revues.org/document436.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie marginaliste : une science des quantités de jouissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15, pp.137-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00201062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure structurante &amp;quot; et &amp;quot; structure structurée &amp;quot;, &amp;quot; histoire incorporée faite nature &amp;quot; : l'habitus entre sujet et personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 13, pp.57-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3194,607 +3302,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civilisation pavillonnaire et rapport au vivant. Comment le gazon vint aux Bretons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie scientifique et écologisme politique. Regards croisés sur l’environnement et le climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LiRIS, Université Rennes 2, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Militer pour Gaïa. Bruno Latour: sociologue ou théologien de l'écologie politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vivant dans la transition écologique. De sa mise en débat à sa mise en recherche. Une lecture des sciences sociales de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 6590 ESO-Rennes; UMR 6262 IODE; UMR 6051 ARENES, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les natures en ville : entre sauvage et cultivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Regards sociologiques sur la nature en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des sociologues de l'environnement de l'Ouest Atlantique, MSHB, Eso-Rennes, CIAPHS, Jan 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’association du public aux projets de trames vertes urbaines. Quelles perceptions de la biodiversité par les habitants ? Cas de trois métropoles de l’ouest (Angers, Nantes et Rennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité et évaluation environnementale, 20-23 septembre 2010 – Unesco, Paris.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Secrétariat international francophone pour l'évaluation environnementale, Sep 2010, Unesco, Paris, France. pp.82-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altruism and Theory of Mind: A Clinical Glance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Bridges between Science, the Humanities and Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Minding Animals, Jul 2012, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance de la faune et de la flore par des usagers des parcs et jardins de trois ville de l'Ouest (Angers, Nantes et Rennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique Plante et Cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plante et Cité, Sep 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable : une nouvelle politique pour un nouveau siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First international Workshop on the Theory of Mediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Pell Center, Salve Regina University, Aug 2001, Newport, RI, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disparition de l'URSS : quel rôle dans la &amp;quot;mondialisation&amp;quot; ? Quelles conséquences pour la Bretagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bretagne à l'heure de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 1, Université Rennes 2, UBO, UBS, Dec 2000, Rennes IEP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04583768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3804,348 +3912,348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Écologie avec ou contre l'Église ? Crise catholique, celtisme et conversion écologique dans le Finistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-343-23516-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-343-23516-5</w:t>
+                <w:t xml:space="preserve">halshs-03313282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments d'écologie humaine. Une lecture de la mésologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2014, 978-2-343-04962-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2014, 978-2-343-04962-5</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lien social et la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.298, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.298, 2010</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00593749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du développement durable au bien public. Essai anthropologique sur l'environnement et l'économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2002</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux fondements du lien social. Introduction à une sociologie de la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2002, 2-7475-1904-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4155,451 +4263,451 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des monts d'Arrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Skol Vreizh, pp.578-583, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces arborés dans les paysages urbains de trois agglomérations de l’ouest de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Moniteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trames Vertes Urbaines : de la recherche scientifique au projet urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Moniteur, 2013, 2-281-12921-7; 9782281129212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitants et la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Clergeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et biodiversité. Les enseignements d'une recherche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.67-103, 2011, 978-2-7535-1695-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par-delà nature et culture : la dialectique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du sujet et théorie de la personne. La rencontre Marcel Gauchet - Jean Gagnepain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.145-174, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00436249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de l'identité bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux fondements du lien social. Introduction à une sociologie de la personne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.135-162, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00716607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4609,423 +4717,423 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes versions de la légende de la ville d'Is (ou Ys) : présentation synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03169097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chateaubriand et la Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01718361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Subjective Experience of &amp;quot; Nature &amp;quot; : Methodological Reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures sociales et fondements biologiques : de la primatologie à l'anthropologie clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Freund et L'essence du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01060003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Social Bond and the Person. Toward a Clinical Sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00843421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Anthropology and Animal Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5060,237 +5168,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00763708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'histoire d'un lieu commun : l'attribution à Chateaubriand de la phrase &amp;quot; les forêts précèdent les peuples, les déserts les suivent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00662692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos des &amp;quot; techniques &amp;quot; du corps : retour sur l'article de Mauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00401717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les schèmes d'identification : ontologie ou ontonomie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00294234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5300,109 +5408,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des critères de vulnérabilité de la biodiversité d’espaces anthropisés en zone rurale, littorale et urbaine. Le cas des landes du Cragou, des marais côtiers de Séné et de l’agglomération de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PUCA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5549,51 +5657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148513v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Guibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborieau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.5613" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580918792145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738153v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18742" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Philip" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9318" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580913496955b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dartiguenave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.029.0051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Huet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.008.0159" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824208v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822396v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583902v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313282v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_ecologie_avec_ou_contre_l_eglise_crise_catholique_celtisme_et_conversion_ecologique_dans_le_finistere_jean_michel_le_bot-9782343235165-70715.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310520v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206913v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sauvage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-00763708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148513v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533461v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Guibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborieau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574602v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620598v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.5613" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580918792145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Philip" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9318" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580913496955b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dartiguenave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.029.0051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Huet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.008.0159" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824208v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_ecologie_avec_ou_contre_l_eglise_crise_catholique_celtisme_et_conversion_ecologique_dans_le_finistere_jean_michel_le_bot-9782343235165-70715.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sauvage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718361v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-00763708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294234v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>