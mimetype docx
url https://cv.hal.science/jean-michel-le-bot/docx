--- v1 (2026-05-01)
+++ v2 (2026-05-28)
@@ -382,2185 +382,2185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04057035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'incendie de 2022 dans les monts d'Arrée, vu par quelques habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penn ar Bed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le feu dans les landes bretonnes, 246-247, pp.42-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03815662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’animal en l’humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Les frontières de l'animalité, 2, pp.437-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture de Louis Liebenberg, The Art of Tracking. The Origin of Science, 1990 et Louis Liebenberg, The Origin of Science. The Evolutionary Roots of Scientific Reasoning and its Implications for Tracking Science, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Varia, 27, pp.229-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03632871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'animal en l'humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Les frontières de l'animalité (2), pp.437-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and guilt: a post-Christian recycling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Pour une axiologie clinique, 26, pp.i-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art dans les réserves : les exemples de Séné et de Monteneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penn ar Bed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 245, pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03620598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'incendie de 2022 dans les monts d'Arrée, vu par quelques habitants</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction de la littérature russe en langue bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (2), pp.337-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie et culpabilité : un recyclage post-chrétien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Pour une axiologie clinique, 26, pp.189-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03195366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Bernard Chapais, Aux origines de la société humaine. Parenté et évolution, Paris, Seuil, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03195368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au sujet des «ontologies», réponse à Loïc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penn ar Bed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Le feu dans les landes bretonnes, 246-247, pp.42-49</w:t>
+              <w:t xml:space="preserve">, 2021, 244, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écologie et culpabilité : un recyclage post-chrétien ?</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03371716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre marée noire et lutte antinucléaire, la position de l’évêque du Finistère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (2), pp.155-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.5613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02901785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se passer du concept de « nature », vraiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penn ar Bed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02908461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exister comme patrimoine. Le cas du « patrimoine naturel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Pour une axiologie clinique, 26, pp.189-209</w:t>
+              <w:t xml:space="preserve">, 2019, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture : Bernard Chapais, Aux origines de la société humaine. Parenté et évolution, Paris, Seuil, 2017</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review: Marion Dowd, The Archaeology of Caves in Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (5), pp.621-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0268580918792145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poète symboliste Alexandre Blok à l'Aber-Wrac'h et à Quimper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de l'Iroise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 230, pp.19-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Vernadsky, un pionnier des travaux sur la biosphère : quelques précisions sur ses séjours en Bretagne (juillet 1908 et août 1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de l'Iroise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 230, pp.155-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libéralisme et explications finalistes dans les sciences humaines et sociales. Une lecture de Raymond Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2017, 22, pp.491-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Au sujet des «ontologies», réponse à Loïc Robin</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonne nature, mauvais artifice ? L’Église catholique et l’écologie : retour sur Laudato Si’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penn ar Bed</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.18742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La traduction de la littérature russe en langue bretonne</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01738153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des emballages et marketing touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études slaves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92 (2), pp.337-350</w:t>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...176 lines deleted...]
-                <w:t xml:space="preserve">Exister comme patrimoine. Le cas du « patrimoine naturel »</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01587336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renewing our View of the Animal Worlds. From Jakob von Uexküll to Jean Gagnepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 24</w:t>
+              <w:t xml:space="preserve">, 2016, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Review: Marion Dowd, The Archaeology of Caves in Ireland</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouveler le regard sur les mondes animaux. De Jakob von Uexküll à Jean Gagnepain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.195-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Freund et L’Essence du politique. Une lecture “médiationniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, pp.119-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Freund and the Essence of the Political, a “Mediationnist” Reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02132479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction sociale et modes d'existence. Une lecture de Bruno Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (1), pp.357-373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A clinical perspective on ‘theory of mind’, empathy and altruism: the hypothesis of somasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.91-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review: Kahla Elina, Between Utopia and Apocalypse: Essays on Social Theory and Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 33 (5), pp.621-624. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0268580918792145⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 28 (5), pp.598-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0268580913496955b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...788 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience subjective de la « nature » : réflexions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (1), pp.45 - 52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2013059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01512680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trames vertes urbaines, un nouveau support pour une cité verte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9318⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01512685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie clinique et langage animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Sociabilités animales, 189 (1), pp.75-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2771,51 +2771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature des citadins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penn ar Bed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3549,51 +3549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’association du public aux projets de trames vertes urbaines. Quelles perceptions de la biodiversité par les habitants ? Cas de trois métropoles de l’ouest (Angers, Nantes et Rennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité et évaluation environnementale, 20-23 septembre 2010 – Unesco, Paris.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Secrétariat international francophone pour l'évaluation environnementale, Sep 2010, Unesco, Paris, France. pp.82-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4115,151 +4115,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00593749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux fondements du lien social. Introduction à une sociologie de la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2002, 2-7475-1904-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du développement durable au bien public. Essai anthropologique sur l'environnement et l'économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132490v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04583836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4385,51 +4385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5116,77 +5116,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Anthropology and Animal Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5657,51 +5657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148513v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533461v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Guibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborieau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574602v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620598v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.5613" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580918792145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Philip" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9318" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580913496955b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dartiguenave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.029.0051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Huet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.008.0159" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824208v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_ecologie_avec_ou_contre_l_eglise_crise_catholique_celtisme_et_conversion_ecologique_dans_le_finistere_jean_michel_le_bot-9782343235165-70715.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sauvage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718361v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-00763708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294234v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148513v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533461v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815662v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965565v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Guibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborieau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.5613" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580918792145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512651v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580913496955b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Philip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dartiguenave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.029.0051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Huet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.008.0159" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824208v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_ecologie_avec_ou_contre_l_eglise_crise_catholique_celtisme_et_conversion_ecologique_dans_le_finistere_jean_michel_le_bot-9782343235165-70715.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sauvage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718361v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-00763708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294234v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>